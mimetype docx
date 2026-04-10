--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -241,559 +241,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative learning framework for the integration of metabolomic data from multiple cohorts and common phenotype identification</w:t>
+                <w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salanon</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jules</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Comte</w:t>
+                <w:t xml:space="preserve">Mathieu Umec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boccard</w:t>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana P C Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 31, pp.346-354. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2025.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453321v1</w:t>
+                <w:t xml:space="preserve">hal-05545694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t>
+                <w:t xml:space="preserve">A cooperative learning framework for the integration of metabolomic data from multiple cohorts and common phenotype identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">E. Salanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">E. Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Umec</w:t>
+                <w:t xml:space="preserve">B. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+                <w:t xml:space="preserve">J. Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana P C Pimentel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31, pp.346-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2025.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545694v1</w:t>
+                <w:t xml:space="preserve">hal-05453321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihan Sun</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Dahboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019136v1</w:t>
+                <w:t xml:space="preserve">hal-05418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">PLD2 is a marker for MASLD-HCC with early-stage fibrosis: revealed by lipidomic and gene expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02226-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418303v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Signature in Men with Central Serous Chorioretinopathy Using UHPLC-MS</w:t>
               </w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfried Salanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,90 +1181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study protocol for the exploration of metabolic syndrome in adults born with small weight for gestational age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1311,103 +1311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Piffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,77 +1605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfried Salanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 250, pp.105148. </w:t>
@@ -1707,437 +1707,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013159v1</w:t>
+                <w:t xml:space="preserve">hal-04188505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188505v1</w:t>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">166P Metabolomic prediction of breast cancer treatment toxicities</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,433 +2251,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaproteomics Approach and Pathway Modulation in Obesity and Diabetes: A Narrative Review</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Porrelli</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Vacca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina Nimptsch</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14010047⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543181v1</w:t>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Metaproteomics Approach and Pathway Modulation in Obesity and Diabetes: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+                <w:t xml:space="preserve">Annalisa Porrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Petera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Mirco Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Nimptsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14010047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03920718v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Mélanie Petera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDHL-INTIMIC: A European Knowledge Platform on Food, Diet, Intestinal Microbiomics, and Human Health</w:t>
               </w:r>
@@ -2925,420 +2925,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275295v1</w:t>
+                <w:t xml:space="preserve">hal-03283772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eco-chimie pour des produits durables. Filières durables, procédés éco-respectueux, impact santé environnement, ?, pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283772v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimiométrie et Métabolomique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642211v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated gut microbiome abundance of Christensenellaceae, Porphyromonadaceae and Rikenellaceae is associated with reduced visceral adipose tissue and healthier metabolic profile in Italian elderly</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in systems medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
@@ -3992,429 +3992,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195463v1</w:t>
+                <w:t xml:space="preserve">hal-02628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Metabolomic and Lipidomic Signatures of Metabolic Syndrome and its Physiological Components in Adults: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56909-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628198v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and Lipidomic Signatures of Metabolic Syndrome and its Physiological Components in Adults: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+                <w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ziegler</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A. Morais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.669. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56909-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458669v1</w:t>
+                <w:t xml:space="preserve">hal-02195463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network and Systems Medicine: Position Paper of the European Collaboration on Science and Technology Action on Open Multiscale Systems Medicine</w:t>
               </w:r>
@@ -4528,489 +4528,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t>
+                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+                <w:t xml:space="preserve">C. H. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">A. Trimigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">R. Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11020434⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050118v1</w:t>
+                <w:t xml:space="preserve">hal-01906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. H. Weinert</w:t>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trimigno</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Portmann</w:t>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11020434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01906543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,377 +5470,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
+                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Borgsmüller</w:t>
+                <w:t xml:space="preserve">A. Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gloaguen</w:t>
+                <w:t xml:space="preserve">M. F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Opialla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Sicard</w:t>
+                <w:t xml:space="preserve">A. Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282242v1</w:t>
+                <w:t xml:space="preserve">hal-02154590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Borgsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Damont</w:t>
+                <w:t xml:space="preserve">T. Opialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Olivier</w:t>
+                <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Warnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (6), </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154590v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Pre-frailty Sub-Phenotypes in Elderly Using Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
@@ -5891,64 +5891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. H. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Mack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,64 +6012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics Reveals that the Type of Protein in a High-Fat Meal Modulates Postprandial Mitochondrial Overload and Incomplete Substrate Oxidation in Healthy Overweight Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,77 +6159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of oxidized phospholipids analysis by LC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 410 (2), pp.633-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t>
@@ -6525,351 +6525,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Colonic transit time is a driven force of the gut microbiota composition and metabolism: In vitro evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Feria Gervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5056/jnm16042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595569v1</w:t>
+                <w:t xml:space="preserve">hal-01595498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonic transit time is a driven force of the gut microbiota composition and metabolism: In vitro evidence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Systems Metabolomics for Prediction of Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.124-134. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.2262-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5056/jnm16042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595498v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Venien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,749 +6927,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in B and E vitamin and lutein, β-sitosterol contents in industrial milling fractions and during toasted bread production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nurit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574922v1</w:t>
+                <w:t xml:space="preserve">hal-01421002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight for gestational age and metabolically healthy obesity in adults from the Haguenau cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joane Matta</w:t>
+                <w:t xml:space="preserve">Claire Levy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (8), pp.e011367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Thomas</w:t>
+                <w:t xml:space="preserve">A Proof of Concept to Bridge the Gap between Mass Spectrometry Imaging, Protein Identification and Relative Quantitation: MSI~LC-MS/MS-LF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes4040032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901450v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof of Concept to Bridge the Gap between Mass Spectrometry Imaging, Protein Identification and Relative Quantitation: MSI~LC-MS/MS-LF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes4040032⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470408v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Change in B and E vitamin and lutein, β-sitosterol contents in industrial milling fractions and during toasted bread production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.290-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421002v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Molecular and Metabolic Events in the Development of Insulin Resistance in Fructose-Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,103 +8001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary intake in young adults born small or appropriate for gestational age: data from the Haguenau cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joane Matta</w:t>
+                <w:t xml:space="preserve">Claire Levy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (7), 8 p. </w:t>
@@ -8129,511 +8129,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic fatty acids found in frying oils are detoxified via classical drug metabolic pathway but also by β-oxidation and eliminated as conjugates in rats</w:t>
+                <w:t xml:space="preserve">Metabolomics reveals differential metabolic adjustments of normal and overweight subjects during overfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Desmarais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leblanc</w:t>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (4), pp.381-396. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.920-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-015-3997-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0750-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634207v1</w:t>
+                <w:t xml:space="preserve">hal-01478075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+                <w:t xml:space="preserve">Cyclic fatty acids found in frying oils are detoxified via classical drug metabolic pathway but also by β-oxidation and eliminated as conjugates in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+                <w:t xml:space="preserve">Amélie Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Partho Sen</w:t>
+                <w:t xml:space="preserve">Nadine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.381-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-015-3997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634319v1</w:t>
+                <w:t xml:space="preserve">hal-02634207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals differential metabolic adjustments of normal and overweight subjects during overfeeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Alligier</w:t>
+                <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.920-938. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0750-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478075v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of protein modifications in liver of rats under chronic treatment with paracetamol (acetaminophen) using two complementary mass spectrometry-based metabolomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.194-203. </w:t>
@@ -8671,51 +8671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8930,103 +8930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a LC-MS/MS method for the simultaneous screening of seven water-soluble vitamins in processing semi-coarse wheat flour products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 407 (12), pp.3471-3479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
@@ -9220,77 +9220,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
@@ -9380,51 +9380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne K. Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.1405-1418. </w:t>
@@ -9462,77 +9462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-stage continuous culture system with a self-generated anaerobia to study the regionalized metabolism of the human gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Feria Gervasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,64 +9647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Caron-Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition &amp; Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
@@ -9736,364 +9736,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and validation of urinary exposure markers for different plant foods by untargeted metabolomics</w:t>
+                <w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maj-Britt Schmidt Andersen</w:t>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Kristensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">John W. Newmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanne Kellebjerg Poulsen</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7498-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637848v1</w:t>
+                <w:t xml:space="preserve">hal-00952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery and validation of urinary exposure markers for different plant foods by untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Maj-Britt Schmidt Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa L. Pedersen</w:t>
+                <w:t xml:space="preserve">Mette Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Sanne Kellebjerg Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (7), pp.1829-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7498-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952161v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry-based Metabolomics for the Discovery of Biomarkers of Fruit and Vegetable Intake: Citrus Fruit as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10170,77 +10170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (11), pp.1920-1930</w:t>
@@ -10308,64 +10308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (6), pp.E1050 - E1054. </w:t>
@@ -10397,381 +10397,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the extraction and analysis of natural androgen steroids and their metabolites in urine by GC/MS and GC/FID</w:t>
+                <w:t xml:space="preserve">Simultaneous analysis of the main markers of nitrogen status in dairy cow’s urine using hydrophilic interaction chromatography and tandem mass spectrometry detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Goetinck</w:t>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Magdeleine Flament-Waton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1256, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00032719.2011.644735⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727420v1</w:t>
+                <w:t xml:space="preserve">hal-02643464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of the main markers of nitrogen status in dairy cow’s urine using hydrophilic interaction chromatography and tandem mass spectrometry detection</w:t>
+                <w:t xml:space="preserve">Optimization of the extraction and analysis of natural androgen steroids and their metabolites in urine by GC/MS and GC/FID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
+                <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Patrick Goetinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Marie-Magdeleine Flament-Waton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.094⟩</w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (4), pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2011.644735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643464v1</w:t>
+                <w:t xml:space="preserve">hal-00727420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.181-193. </w:t>
@@ -10809,90 +10809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing intake of long-chain n-3 PUFA enhances lipoperoxidation and modulates hepatic gene expression in a dose-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Silva Carvalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10969,51 +10969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (2), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11060,90 +11060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour une analyse fine de la composition des grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11317,1101 +11317,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol prevents the wasting disorders of mechanical unloading by acting as a physical exercise mimetic in the rat.</w:t>
+                <w:t xml:space="preserve">Enterohaemorrhagic Escherichia coli gains a competitive advantage by using ethanolamine as anitrogen source in the bovine intestinal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Stevens</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Floriane Rudwill</w:t>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.10-177295⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02334.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623157v1</w:t>
+                <w:t xml:space="preserve">hal-02652555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetaminophen metabolism after major surgery: a greater challenge with increasing age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schneider</w:t>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (5), pp.707 - 711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/clpt.2011.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of chronic cariporide treatment abrogates myocardial ion homeostasis during acute ischemia reperfusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bourahla</w:t>
+                <w:t xml:space="preserve">Hervé Dubouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dubouchaud</w:t>
+                <w:t xml:space="preserve">Evangelia Mourmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Mourmoura</w:t>
+                <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.284-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FJC.0b013e318223ebb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00628753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterohaemorrhagic Escherichia coli gains a competitive advantage by using ethanolamine as anitrogen source in the bovine intestinal content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resveratrol prevents the wasting disorders of mechanical unloading by acting as a physical exercise mimetic in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Momken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
+                <w:t xml:space="preserve">Laurence Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Dominique Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rudwill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02334.x⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-177295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652555v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Quantitative Metabolomic Approach to Study Clinical Human Fecal Water Metabolome Based on Trimethylsilylation Derivatization and GC/MS Analysis</w:t>
+                <w:t xml:space="preserve">Presence of low-grade inflammation impaired postprandial stimulation of muscle protein synthesis in old rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianfu Gao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michelle Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac1006552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.325-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247310v1</w:t>
+                <w:t xml:space="preserve">hal-01173409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of low-grade inflammation impaired postprandial stimulation of muscle protein synthesis in old rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Effects of fish oil and starch added to a diet containing sunflower-seed oil on dairy goat performance, milk fatty acid composition and in vivo Δ9-desaturation of [13C]-vaccenic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.01.005⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (3), pp.346-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173409v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a UPLC/MS method for a nutritional metabolomic study of human plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-009-0188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fish oil and starch added to a diet containing sunflower-seed oil on dairy goat performance, milk fatty acid composition and in vivo Δ9-desaturation of [13C]-vaccenic acid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Quantitative Metabolomic Approach to Study Clinical Human Fecal Water Metabolome Based on Trimethylsilylation Derivatization and GC/MS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capitan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xianfu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (3), pp.346-354. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (15), pp.6447-6456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114510000486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac1006552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663224v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in content and composition of phenolic compounds in permanent pastures according to botanical variation</w:t>
               </w:r>
@@ -12449,51 +12449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (9), pp.5485-5494. </w:t>
@@ -12525,376 +12525,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un nouvel outil en nutrition et toxicologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the analysis of beta-blockers by different techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Sebedio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Païssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Magdeleine Flament-Waton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre scientifique de l’IFN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (31), pp.4007-4014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256338v1</w:t>
+                <w:t xml:space="preserve">hal-00509300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics in evaluation of glucose disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferrara</w:t>
+                <w:t xml:space="preserve">La métabolomique : un nouvel outil en nutrition et toxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Sebedio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre scientifique de l’IFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250211v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the analysis of beta-blockers by different techniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Metabolomics in evaluation of glucose disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e32832c97c3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.10.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00509300v1</w:t>
+                <w:t xml:space="preserve">hal-03250211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-spectrometry-based metabolomics: limitations and recommendations for future progress with particular focus on nutrition research</w:t>
               </w:r>
@@ -13018,64 +13018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches métabolomiques en nutrition, apports et limites de la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Sebedio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 269, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13104,77 +13104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite analysis of human fecal water by gas chromatography/mass spectrometry with ethyl chloroformate derivatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianfu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,90 +13250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does chronic treatment with paracetamol have nutritional consequence in elderly subjects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamande B,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13369,342 +13369,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics provide new insight on the metabolism of dietary phytochemicals in rats</w:t>
+                <w:t xml:space="preserve">The NuGO proof of principle study package: A collaborative research effort of the European Nutrigenomics Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Michela Baccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Llorach</w:t>
+                <w:t xml:space="preserve">Eva-Maria Bachmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexina Orsoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Annibale Biggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Boekschoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3-4), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-008-0102-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657774v1</w:t>
+                <w:t xml:space="preserve">hal-02659699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NuGO proof of principle study package: A collaborative research effort of the European Nutrigenomics Organisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics provide new insight on the metabolism of dietary phytochemicals in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Boekschoten</w:t>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freek Bouwman</w:t>
+                <w:t xml:space="preserve">Rafael Llorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexina Orsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (7), pp.1282-1287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659699v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Metabolomics: What are the perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (6), pp.341-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13738,103 +13738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A liquid chromatography-quadrupole time-of-flight (LC-QTOF)-based metabolomic approach reveals new metabolic effects of catechin in rats fed high-fat diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Llorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (6), pp.2388-2398. </w:t>
@@ -13898,51 +13898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14010,90 +14010,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an in vitro simulated corn silage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives and contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (4), pp.406-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14131,90 +14131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; model simulating corn silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (04), pp.406-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14287,51 +14287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baage, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14425,51 +14425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 575 (1), pp.305-315. </w:t>
@@ -14507,90 +14507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the analysis of corticosteroids using different techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Magdeleine Flament-Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Païssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 381 (1), pp.244-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14636,90 +14636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the extraction and analysis of DHEA sulfate, corticosteroids and androgens in urine: application to a study of the influence of corticosteroid intake on urinary steroid profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Magdeleine Flament-Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goetinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Grenier-Loustalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 380 (3), pp.524-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14791,273 +14791,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of multiblock methods for predicting the severity of COVID-19 from clinical, biochemical and metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brosse</w:t>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
+              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum (CCM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques - groupe Chimiométrie, Sep 2025, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448412v1</w:t>
+                <w:t xml:space="preserve">hal-05265568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of multiblock methods for predicting the severity of COVID-19 from clinical, biochemical and metabolomic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum (CCM2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistiques - groupe Chimiométrie, Sep 2025, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265568v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-study metabolomics data integration for the identification of common metabolic syndrome phenotypes</w:t>
               </w:r>
@@ -15082,51 +15082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGo week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dublin (IR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15203,51 +15203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pragues (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15285,90 +15285,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
@@ -15397,51 +15397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15474,138 +15474,138 @@
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, MAdrid, Spain</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15641,221 +15641,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and determinants of Metabolic Syndrome and Pre-Frailty comorbidity in elderly: Result from the WhiteHall II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Steve Kevin Njouonkep Sime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Novales</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">World congress of epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Epidemiological Association, Sep 2024, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866414v1</w:t>
+                <w:t xml:space="preserve">hal-04645088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative exploration of metabolic syndrome in older men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSTEMS MEDICINE AND PERSONALISED HEALTH &amp; THERAPY. The Odyssey from Hope to Practice: Patient first</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Santorini Conferences Association, May 2024, Fira-Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15874,135 +15857,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and determinants of Metabolic Syndrome and Pre-Frailty comorbidity in elderly: Result from the WhiteHall II study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Kevin Njouonkep Sime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Fezeu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World congress of epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Epidemiological Association, Sep 2024, Cape town, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645088v1</w:t>
+                <w:t xml:space="preserve">hal-04866414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t>
               </w:r>
@@ -16014,51 +16014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfried Salanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16113,77 +16113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage multidimensionnel : intérêt de l’outil HDeeP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16238,103 +16238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Frailty sub-phenotype exploration by a multidimensional approach for an earlier integrative diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on aging and geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
@@ -16357,247 +16357,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité expérimentale en métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolomics: a key actor for the study of nutrition and health relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jrfrr-2024 : Journées du Réseau National de la Recherche Reproductible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de la Recherche Reproductible, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, St Malo, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642942v1</w:t>
+                <w:t xml:space="preserve">hal-04642919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics: a key actor for the study of nutrition and health relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reproductibilité expérimentale en métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, St Malo, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">jrfrr-2024 : Journées du Réseau National de la Recherche Reproductible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de la Recherche Reproductible, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642919v1</w:t>
+                <w:t xml:space="preserve">hal-04642942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
@@ -16652,51 +16652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16777,51 +16777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfried Salanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16853,307 +16853,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693868v1</w:t>
+                <w:t xml:space="preserve">hal-04793083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793083v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MetaboHUB : apport de la métabolomique comme méthode de phénotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17191,77 +17191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17316,64 +17316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17435,277 +17435,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dalle</w:t>
+                <w:t xml:space="preserve">Dorrain Y. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
+              <w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02241161v1</w:t>
+                <w:t xml:space="preserve">hal-04796946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796946v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t>
               </w:r>
@@ -17816,90 +17816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Y. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17941,64 +17941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18066,77 +18066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18204,90 +18204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t>
@@ -18325,103 +18325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
@@ -18450,103 +18450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel integrated approach for the identification of predictive markers of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Multiscale Systems Medicine (OpenMultiMed), E-COST CA15120</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valletta, Malta. </w:t>
@@ -18584,90 +18584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18709,90 +18709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Data Mining Approach for the Identification of Biomarkers in Metabolomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept Lattices and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18817,90 +18817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Approach for Mining Metabolomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> FCA4AI - 5th Workshop "What can FCA do for Artificial Intelligence?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18925,90 +18925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Knowledge Discovery Approach for Mining Predictive Biomarkers in Metabolomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Riva del garda, Italy. pp.572 - 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19036,359 +19036,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">FoodComEx, a new chemical library useful for the food bioactives community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarlei Fiamoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pééra</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metabolomics Society., Jun 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. international conference on Food Bioactive and Health 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739170v1</w:t>
+                <w:t xml:space="preserve">hal-01595601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoodComEx, a new chemical library useful for the food bioactives community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Weinert</w:t>
+                <w:t xml:space="preserve">An integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarlei Fiamoncini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ulaszewska</w:t>
+                <w:t xml:space="preserve">Mélanie Pééra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. international conference on Food Bioactive and Health 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society., Jun 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595601v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of an integrative multi-omic approach in the metabolic syndrome prediction: a nested case-control study. Systems Medicine, personalised health and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece</w:t>
@@ -19417,90 +19417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FoodBAll online resources to support discovery of novel dietary biomarkers with metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarlei Fiamoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.O Dragsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19536,532 +19536,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herquelot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740434v1</w:t>
+                <w:t xml:space="preserve">hal-02740408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are aga-born obese adults more metabolically healhty than sga-born obese individuals?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levy-Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Angélo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levy-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Congress on Obesity (ECO2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740301v1</w:t>
+                <w:t xml:space="preserve">hal-02740260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are aga-born obese adults more metabolically healhty than sga-born obese individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levy-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. European Congress on Obesity (ECO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. pp.247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000382140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740408v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protéines sanguines marqueurs de prédiction du syndrome métabolique ? Une étude cas-témoins nichée dans la cohorte Haguenau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Matta</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levy-Marchal</w:t>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740260v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the Metabolome in Response to Disease Activity of Rheumatoid Arthritis</w:t>
               </w:r>
@@ -20073,64 +20073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20172,90 +20172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joane Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20297,103 +20297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t>
@@ -20431,90 +20431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20550,941 +20550,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
+              <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065489v1</w:t>
+                <w:t xml:space="preserve">hal-02742902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Métabolomique, nutrition et recherche clinique : du concept à la philosophie de la démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742902v1</w:t>
+                <w:t xml:space="preserve">hal-01056813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolomique, nutrition et recherche clinique : du concept à la philosophie de la démarche</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reversion of muscle lipotoxicity by LC n-3 PUFAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056813v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification of deuterium labeled isomeric cyclic fatty acid monomers fed to rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic adjustments of normal and overweight subjects during overfeeding revealed by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Desmarais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Arul</w:t>
+                <w:t xml:space="preserve">Maude Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105. AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). Boulder, USA., May 2014, San Antonio, United States. n.p</w:t>
+              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2014, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065488v1</w:t>
+                <w:t xml:space="preserve">hal-02742068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
+                <w:t xml:space="preserve">PhytoHub version 1.0: a food metabolome database dedicated to dietary phytochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CESN. FRA., May 2014, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Sep 2014, Castellammare di Stabia, Italy. 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065487v1</w:t>
+                <w:t xml:space="preserve">hal-02741681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoHub version 1.0: a food metabolome database dedicated to dietary phytochemicals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cesaire</w:t>
+                <w:t xml:space="preserve">Detoxification of deuterium labeled isomeric cyclic fatty acid monomers fed to rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Arul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. NuGOweek Nutrigenomics of Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Sep 2014, Castellammare di Stabia, Italy. 161 p</w:t>
+              <w:t xml:space="preserve">105. AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). Boulder, USA., May 2014, San Antonio, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741681v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adjustments of normal and overweight subjects during overfeeding revealed by metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maude Alligier</w:t>
+                <w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">105. AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2014, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CESN. FRA., May 2014, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742068v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid profiling following intake of the omega 3 fatty acid DHA identifies the peroxidized metabolites F4-neuroprostanes as the best predictors of atherosclerosis prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11. Biennial ISSFAL Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t>
@@ -21539,64 +21539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21638,103 +21638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acides gras ω 3 a longue chaîne réduisent la lipotoxicité induite par le palmitate en modifiant son métabolisme et son stockage dans la cellule musculaire c2c12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’ Institut Multidisciplinaire de Biochimie des Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Villeurbanne, FRA., Jun 2014, Lyon, France</w:t>
@@ -21757,670 +21757,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pickering</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium amino acid/protein metabolism in health and disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phenotypic flexibility Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Feb 2013, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746795v1</w:t>
+                <w:t xml:space="preserve">hal-02745563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+                <w:t xml:space="preserve">Complementarity of NMR and MS methods in metabolome analysis of dairy cows’ urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prolhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2013, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749837v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals differentiated metabolic adjustments of normal and overweight subjects submitted to overfeeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Alligier</w:t>
+                <w:t xml:space="preserve">Therapeutic paracetamol treatment in older persons induces dietary and metabolic modifications related to sulfur amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0750-y⟩</w:t>
+              <w:t xml:space="preserve">8. International symposium amino acid/protein metabolism in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Nutrition and Metabolism. CHE., Apr 2011, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749710v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
+                <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenotypic flexibility Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Feb 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745563v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of NMR and MS methods in metabolome analysis of dairy cows’ urine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jousse</w:t>
+                <w:t xml:space="preserve">Metabolomics reveals differentiated metabolic adjustments of normal and overweight subjects submitted to overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0750-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749632v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biomarkers of coffee consumption identified by non targeted metabolomic profiling in cohort study subjects</w:t>
               </w:r>
@@ -22445,64 +22445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society., Jul 2013, Glasgow, United Kingdom</w:t>
@@ -22531,90 +22531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method development for peptidome characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22708,51 +22708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Czerwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2013 Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
@@ -22807,51 +22807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22932,51 +22932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23057,51 +23057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23208,51 +23208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Czerwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2013, Amiens, France</w:t>
@@ -23281,51 +23281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches métabolomique et fluxomique en nutrition. Application du projet infrastructure MetaboHUB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Approches " omiques " globales : Profiling et Phénotypage moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23363,90 +23363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
@@ -23488,90 +23488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
@@ -23639,64 +23639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
@@ -23725,51 +23725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23850,103 +23850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolic effects of catechin in rats fed hyperlipidic diets by using a LC-QTof-based metabonomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Llorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. </w:t>
@@ -23978,411 +23978,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomicronutrient exposure and effects assessed in a controlled human intervention study by a metabolomic approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Development of low grade inflammation during aging impaired postprandial muscle protein synthesis in rat skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Atkinson</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vichy, France. pp.169-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757573v1</w:t>
+                <w:t xml:space="preserve">hal-03250143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of catechin on urinary metabolic profiles and antioxidant status in hyperlipidic diets-fed rats by using a LC-Qtof-based metabonomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Phytomicronutrient exposure and effects assessed in a controlled human intervention study by a metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Llorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000105119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751718v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of low grade inflammation during aging impaired postprandial muscle protein synthesis in rat skeletal muscle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Influence of catechin on urinary metabolic profiles and antioxidant status in hyperlipidic diets-fed rats by using a LC-Qtof-based metabonomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Llorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle M. Balage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vichy, France. pp.169-170</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250143v1</w:t>
+                <w:t xml:space="preserve">hal-02751718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24413,90 +24413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
@@ -24564,51 +24564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24646,77 +24646,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24752,570 +24752,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Mapping metabolomics data: Complexity and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Umec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611713v1</w:t>
+                <w:t xml:space="preserve">hal-04611708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
+              <w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035118v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping metabolomics data: Complexity and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">ProMetIS 2.0: proteomics and metabolomics data analysis and integration, applied to the characterization of the Lat and Mx2 knock-out phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oneeb Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France. </w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611708v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699907v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25377,325 +25377,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Collon</w:t>
+                <w:t xml:space="preserve">La quête d'une extraction tout-en-un, rapide et monophasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611705v1</w:t>
+                <w:t xml:space="preserve">hal-04611707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête d'une extraction tout-en-un, rapide et monophasique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611707v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA, a potential target marker for early-stage metabolic dysfunction associated steatotic liver disease induced hepatocellular carcinoma with low fibrosis level: analysis by metabolomic and transcriptomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Jihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for the Study of the Liver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, MILAN, Italy</w:t>
@@ -25849,90 +25849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25974,103 +25974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -26099,103 +26099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélany Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -26224,103 +26224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t>
@@ -26375,51 +26375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26470,90 +26470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the inter-individual variability in response to food in seniors living at home: The MetabotypAGE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
@@ -26576,713 +26576,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776494v1</w:t>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Different acylcarnitines tissue profiles as metabolomics signatures of human hepatocellular carcinoma in non-alcoholic fatty liver disease according to fibrosis level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natali Abeywickrama Samarakoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Petera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGO week 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The international liver congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 77, pp.S640, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(22)01597-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823778v1</w:t>
+                <w:t xml:space="preserve">hal-04043707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different acylcarnitines tissue profiles as metabolomics signatures of human hepatocellular carcinoma in non-alcoholic fatty liver disease according to fibrosis level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Petera</w:t>
+                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international liver congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043707v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">NuGO week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775496v1</w:t>
+                <w:t xml:space="preserve">hal-04823778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Fialho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27337,90 +27337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of external metabolomic data from human cohort studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27458,51 +27458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27570,51 +27570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Metabolic Biomarkers predictive of the severity of COVID-19 in hospitalized patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27622,51 +27622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Trocme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes JS RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
@@ -27689,346 +27689,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sicard</w:t>
+                <w:t xml:space="preserve">Romain Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505901v1</w:t>
+                <w:t xml:space="preserve">hal-02497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Borgsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Opialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Emilie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497719v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28070,77 +28070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28189,333 +28189,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823822v1</w:t>
+                <w:t xml:space="preserve">hal-02293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Profiling to Precision Medicine in Metabolic Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Y. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. 300 p., 2019</w:t>
+              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293580v1</w:t>
+                <w:t xml:space="preserve">hal-04823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic correlation filtration: A new tool to reduce analytical complexity of metabolomic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28570,64 +28570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d’un phénotypage multidimensionnel dans la stratification du syndrome métabolique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28695,64 +28695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs du syndrome métabolique et signatures métaboliques comme outil de caractérisation d’un vieillissement en santé : une revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28820,103 +28820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
@@ -28954,64 +28954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of multidimensional phenotyping in the metabolic syndrome stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29079,103 +29079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics enabled the identification of pre-frailty sub-phenotypes in elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. 175 p., 2018, Livre des résumés des 11ème JS du RFMF</w:t>
@@ -29198,527 +29198,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
+              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735432v1</w:t>
+                <w:t xml:space="preserve">hal-01722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Input of multidimensional phenotyping in the metabolic syndrome stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Venien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+                <w:t xml:space="preserve">C Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
+              <w:t xml:space="preserve">13th Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734657v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of multidimensional phenotyping in the metabolic syndrome stratification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Evaluation de méthodes statistiques pour l’intégration de données métabolomiques, cliniques et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Thévenot</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Junot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Morais</w:t>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 8, 276 p., 2017, 13th International Congress of the European Union Geriatric Medicine Society –Developing Preventive Actions in Geriatrics</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735920v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems metabolomics for prediction of metabolic syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Myofiber metabolic type determination by mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting conference proceedings</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. 476 p., 2017, Livre des résumés SMMAP 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722032v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized selection process to identify a metabolic syndrome metabolomic/lipidomic signature in older adults of the NuAge cohort</w:t>
               </w:r>
@@ -29730,64 +29730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29829,849 +29829,849 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pietruszka</w:t>
+                <w:t xml:space="preserve">Barbara Pietruszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t>
+              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736132v1</w:t>
+                <w:t xml:space="preserve">hal-01722034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics resources in interoperability and Open-Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodriguez-Mier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Pietruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t>
+              <w:t xml:space="preserve">13. Congress of the European Union Geriatric Medicine Society (EUGMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nice, France. European Geriatric Medicine, 276 p., 2017, Abstracts of the 13th International Congress of the European Union Geriatric Medicine Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722035v1</w:t>
+                <w:t xml:space="preserve">hal-02736132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics reveals pre-frailty sub-phenotypes in elderly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolomics resources in interoperability and Open-Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodriguez-Mier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaboMeeting 2017</w:t>
+              <w:t xml:space="preserve">MetaboMeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Birmingham, United Kingdom. 116 p., 2017, MetaboMeeting Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722034v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">FoodComEx - a chemical library for food compounds and related metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
+              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Quebec, Canada. n.p., 2017, 8th International Conference on Polyphenols and Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737154v1</w:t>
+                <w:t xml:space="preserve">hal-02736105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734571v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoodComEx - a chemical library for food compounds and related metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Quebec, Canada. n.p., 2017, 8th International Conference on Polyphenols and Health</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736105v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
@@ -30694,1027 +30694,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02242452v1</w:t>
+                <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734684v1</w:t>
+                <w:t xml:space="preserve">hal-02242452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Roger-Mele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">Jean-François Lesgards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744357v1</w:t>
+                <w:t xml:space="preserve">hal-01598844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595134v1</w:t>
+                <w:t xml:space="preserve">hal-01594987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joane Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Réunion Scientifique AFERO - Paris 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la métabolomique à l’étude de la phase postprandiale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">PeakForest: a spectral database and its toolbox, dedicated to the Metabolomics’ community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger-Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158. p, 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598844v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de la base de données spectrale peakforest en LC-MS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 158 p., 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">1. Conference of the European Association of Systems Medicine (EASyM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Berlin, Germany. 223 p., 2016, First Conference of the European Association of Systems Medicine-conference programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594987v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
               </w:r>
@@ -31752,51 +31752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
@@ -31838,51 +31838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhytoHub V1.4: A new release for the online database dedicated to food phytochemicals and their human metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Bento da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31963,77 +31963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode de préconcentration SPE permettant l’identification de métabolites inconnus dans le plasma par UHPLC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158 p., 2016, livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32052,825 +32052,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des phospholipides oxydés par LC (ESI) -MSMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combinaison de méthodes numériques et symboliques pour l'analyse de données métabolomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 156 p., 2016, Livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve"> Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. Hermann-Editions, RNTI, E-30, pp.555--556, 16ème Journées Francophones Extraction et Gestion des Connaissances, {EGC} 2016, 18-22 Janvier 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512185v1</w:t>
+                <w:t xml:space="preserve">hal-01421035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de méthodes numériques et symboliques pour l'analyse de données métabolomiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse des phospholipides oxydés par LC (ESI) -MSMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. Hermann-Editions, RNTI, E-30, pp.555--556, 16ème Journées Francophones Extraction et Gestion des Connaissances, {EGC} 2016, 18-22 Janvier 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 156 p., 2016, Livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421035v1</w:t>
+                <w:t xml:space="preserve">hal-01512185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoMetaboBank, une nouvelle base de données sur les bioactifs végétaux et leurs métabolites chez l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750016v1</w:t>
+                <w:t xml:space="preserve">hal-02740744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a new key actor in systems biology for better understanding nutrition-health relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Santorini Conference "Systems Medicine, personalised health and therapy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Thira-Santorini, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">NuGOweek 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740744v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t>
+              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595558v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">PhytoMetaboBank, une nouvelle base de données sur les bioactifs végétaux et leurs métabolites chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t>
+              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581617v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics as part of an integrated approach for the identification of predictive markers of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t>
@@ -32912,90 +32912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t>
@@ -33024,90 +33024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Grissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33143,1088 +33143,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fernandes</w:t>
+                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t>
+              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740234v1</w:t>
+                <w:t xml:space="preserve">hal-02743697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contribution of metabolic signatures in the metabolic syndrome characterization: a nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t>
+              <w:t xml:space="preserve">Metabomeeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom. 2015, Metabomeeting 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595648v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparaison des apports alimentaires de sujets nés avec un petit poids de naissance versus ceux de poids normal dans la cohorte Haguenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , n.p., 2015, Journées Francophones de Nutrition (JFN) 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214152v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and workflows on W4M, the Galaxy metabolomic infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workﬂow4Metabolomics: A collaborative research infrastructure for computational metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misharl Monsoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées scientifiques du RFMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2015 (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, JOBIM (16e édition des Journées Ouvertes en Biologie, Informatique et Mathématiques ). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743697v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une stratégie d’identification de métabolites inconnus à l’aide d’outil de prédiction de fragmentations in silico</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015, 9èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740405v1</w:t>
+                <w:t xml:space="preserve">hal-02742964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a spectral reference database made from metabolomic experts for metabolomic analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’une stratégie d’identification de métabolites inconnus à l’aide d’outil de prédiction de fragmentations in silico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bertille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015, 9èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742964v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoHub : une base de données pour les études métabolomiques sur les bioactifs végétaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Knox</w:t>
+                <w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266525v1</w:t>
+                <w:t xml:space="preserve">hal-01271959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche protéomique pour la prédiction du syndrome métabolique :étude castémoins nichée au sein de la cohorte Haguenau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Lévy-Marchal</w:t>
+                <w:t xml:space="preserve">PhytoHub : une base de données pour les études métabolomiques sur les bioactifs végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
+              <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271959v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FoodComEx: une chimiothèque internationale pour les composés dérivés de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wishart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
@@ -34247,273 +34247,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemical library of food compounds and food-derived metabolites developed in FOODBALL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Knowledge discovery based on formal concept analysis for biomarker identification from metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference on Mechanisms of a Long-Llife Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Barcelone, Spain. 2015, NuGOweek 2015. 12th Edition. Mechanisms of a Long-Llife Health</w:t>
+              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742114v1</w:t>
+                <w:t xml:space="preserve">hal-02739405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge discovery based on formal concept analysis for biomarker identification from metabolomic data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new chemical library of food compounds and food-derived metabolites developed in FOODBALL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O Dragsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t>
+              <w:t xml:space="preserve">12. Conference on Mechanisms of a Long-Llife Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Barcelone, Spain. 2015, NuGOweek 2015. 12th Edition. Mechanisms of a Long-Llife Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739405v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and predictive approach for identifying determinants of health changes: role of nutrition - The DIAPASON project</w:t>
               </w:r>
@@ -34538,51 +34538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34624,51 +34624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34788,51 +34788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34913,64 +34913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. , 2014, 36th ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
@@ -34999,51 +34999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer les aldehydes impliques dans la promotion du cancer colorectal par les viandes rouges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35051,51 +35051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
@@ -35118,668 +35118,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190095v1</w:t>
+                <w:t xml:space="preserve">hal-02740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Effets comparatifs des acides gras omega-3 (ALA, EPA, DHA) sur la sensibilité à l’insuline des cellules musculaires C2C12 dans un contexte lipotoxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Journées de l'école doctorale - 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740665v1</w:t>
+                <w:t xml:space="preserve">hal-01190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">PhytoHUB: a new database dedicated to dietary phytochemicals and their human metabolites for nutritional metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Eisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189968v1</w:t>
+                <w:t xml:space="preserve">hal-02749856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA dose-dependently reduces atherosclerosis: a putative role for its peroxidation metabolites, F4-Neuroprostanes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Food metabolomics applied in cohorts to accelerate the discovery of nutritional biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIPID MAPS Annual Meeting 2013 on Impact of Lipidomics on Oxidized Lipids and Non-Alcoholic Fatty Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Jolla, United States. 2013, LIPID MAPS Annual Meeting 2013</w:t>
+              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747978v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the urine metabolomes of stratified SUVIMAX2 subjects to identify biomarkers of fruit and vegetable intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35788,482 +35788,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow,, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of high resolution mass spectrometry for identification of specific biomarkers of coffee consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, Second International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoHUB: a new database dedicated to dietary phytochemicals and their human metabolites for nutritional metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.A Rothwell</w:t>
+                <w:t xml:space="preserve">DHA dose-dependently reduces atherosclerosis: a putative role for its peroxidation metabolites, F4-Neuroprostanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Knox</w:t>
+                <w:t xml:space="preserve">J.W. Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Eisner</w:t>
+                <w:t xml:space="preserve">T. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">LIPID MAPS Annual Meeting 2013 on Impact of Lipidomics on Oxidized Lipids and Non-Alcoholic Fatty Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Jolla, United States. 2013, LIPID MAPS Annual Meeting 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749856v1</w:t>
+                <w:t xml:space="preserve">hal-02747978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food metabolomics applied in cohorts to accelerate the discovery of nutritional biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress of Translational Research in Human Nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013, ICTRNH 2013. Second International Congress of Translational Research in Human Nutrition</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189966v1</w:t>
+                <w:t xml:space="preserve">hal-01189968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
@@ -36301,51 +36301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
@@ -36374,90 +36374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of omega 3 PUFAs: autoprotection although highly susceptible to peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jourmard Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36525,64 +36525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36618,652 +36618,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utilization of sulfur amino acid in the mercapturate pathway to detoxify maximal therapeutic dose of acetaminophen is associated with glutathione and protein homeosteny in adult rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">PhytoHUB :a new knowledge database on dietary phytochemicals and their human metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPET Annual Meeting at Experimental Biology (EB) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Boston, United States. Federation of American Societies for Experimental Biology, FASEB Journal, 27 (Meeting Abstract Supplement), 2013</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744615v1</w:t>
+                <w:t xml:space="preserve">hal-02750302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic approach determine exposure to bioactive compounds after consumption of tropical highland blackberry (Rubus adenotrichus) juice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">The utilization of sulfur amino acid in the mercapturate pathway to detoxify maximal therapeutic dose of acetaminophen is associated with glutathione and protein homeosteny in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">ASPET Annual Meeting at Experimental Biology (EB) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Boston, United States. Federation of American Societies for Experimental Biology, FASEB Journal, 27 (Meeting Abstract Supplement), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747226v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhytoHUB :a new knowledge database on dietary phytochemicals and their human metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Eisner</w:t>
+                <w:t xml:space="preserve">Differences in metabolic trajectories and flexibility revealed by metabolomics during overfeeding in normal and overweight subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">Phenotypic Flexibility Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Madrid, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750302v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolomic approach determine exposure to bioactive compounds after consumption of tropical highland blackberry (Rubus adenotrichus) juice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> j.M. Fallas-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746212v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in metabolic trajectories and flexibility revealed by metabolomics during overfeeding in normal and overweight subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Alligier</w:t>
+                <w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenotypic Flexibility Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Madrid, Spain. 2013</w:t>
+              <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173396v1</w:t>
+                <w:t xml:space="preserve">hal-02746212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t>
               </w:r>
@@ -37275,77 +37275,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t>
@@ -37387,64 +37387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de techniques de préconcentration pour faciliter l’identification de biomarqueurs lors d’analyses métabolomiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37463,471 +37463,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t>
+              <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747975v1</w:t>
+                <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La teneur hépatique en F4-Neuroprostanes : une variable prédictive majeure de la réduction de la plaque d’athérome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 45 p., 2012, 5ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594327v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">La teneur hépatique en F4-Neuroprostanes : une variable prédictive majeure de la réduction de la plaque d’athérome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
+              <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 45 p., 2012, 5ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595487v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metabolomics approach to identify biomarkers of coffee consumption in subjects from the SU.VI.MAX2 cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37969,103 +37969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhytoMetaboBank: a new knowledge base for study of the phytochemical part of the food metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
@@ -38107,90 +38107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in food metabolomics on SU.VI.MAX2 cohort for discovery of plant food intake biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
@@ -38219,90 +38219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling to identify biomarkers of coffee consumption in SU.VI.MAX2 cohort subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38344,103 +38344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-atherogenic action of DHA in LDLR-/- mice: are DHA oxygenated metabolites players in the resolution of inflammation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t>
@@ -38469,103 +38469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the sampling technique alter the urinary metabolome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. 2012</w:t>
@@ -38719,51 +38719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode de caractérisation de peptides plasmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viala Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38902,51 +38902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Metabolomics : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 16, Springer, 384 p., 2018, Methods in Molecular Biology, 978-1-4939-7592-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39006,51 +39006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39122,51 +39122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring metabolome with GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, Elsevier, Academic Press, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
@@ -39232,103 +39232,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'intensité de la lipoperoxydation au niveau intestinal chez le rat recevant différents types de viande de bœuf et de porc : mesure des hydroxyalkénals liés aux protéines par CPG-SM/SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2014, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -39421,51 +39421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomon Gouiri Loembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39599,51 +39599,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4CAD381"/>
+    <w:nsid w:val="E3ED18E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39830,51 +39830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-pujos-guillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4693-5712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08151557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211165792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139165476" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salanon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jules" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.12.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Porrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Vacca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nimptsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Agamennone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abuja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Basic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Angelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091881" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zanin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim A. A. Aitya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Basilio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/nsm.2020.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tavella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rampelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gasperini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1880221" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Luis de Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Shankar Ghosh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319654" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ziegler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Morais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56909-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bas&#237;lio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Debeljak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/nsm.2020.0004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0764-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nurit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leblanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-3997-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478075v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0750-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637522v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8553-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rothwell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093474" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maj-Britt S. Andersen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmund Rinnan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne K. Poulsen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400964s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caron-Dorval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2014.17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637848v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maj-Britt Schmidt Andersen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Kristensen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Kellebjerg Poulsen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7498-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056767v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300997c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3838" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goetinck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Magdeleine Flament-Waton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2011.644735" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.11.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649195v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Wopereis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Ommen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0419-3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ5F7JFC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623157v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplanches" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-177295" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644818v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2011.176" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628753v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourahla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Mourmoura" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318223ebb2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652555v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02334.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQDZRXK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247310v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfu Gao" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1006552" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663224v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000486" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256338v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Sebedio" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e32832c97c3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509300v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.10.014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83KTNBT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Brennan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fiehn" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hankemeier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kristal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0168-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256287v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245872v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.036" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSRVR3HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657774v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659699v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Bachmaier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boekschoten" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Bouwman" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-008-0102-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250181v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0230" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666446v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr800034h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667205v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Walsh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249475v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baage, M." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663529v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.110742" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509734v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2890-9" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L71W1LMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511022v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2763-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7SWVHX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441235v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441272v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645088v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kevin Njouonkep Sime" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642942v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642919v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342913v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998724v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421015v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422050v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421011v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_36" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595601v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinert" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743308v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O Dragsted" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Knox" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740301v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000382140" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056813v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065488v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Arul" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741681v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eisner" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cesaire" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742068v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Alligier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749710v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749632v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibaudeau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004360v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806218v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;ricard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Czerwinska" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748261v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808957v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754710v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105121" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757573v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Atkinson" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105119" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751718v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250143v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658993v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Oury" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959019v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808645v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;venot" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808644v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Payette" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809596v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735920v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Th&#233;venot" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Junot" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morais" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722035v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Mier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736105v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulaszewska" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607427v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Pavot" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512185v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421035v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750016v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fill&#226;tre" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740405v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertille" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266525v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742076v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wishart" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742114v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739405v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourseau" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749856v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Knox" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Eisner" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747226v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;j.M. Fallas-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750302v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173396v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803762v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalle" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594327v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750335v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747244v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745120v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748196v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746831v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665703v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viala Didier" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinguet J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245817v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Collino" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio N&#250;&#241;ez Galindo" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002239v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00006-X" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105920v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gouiri Loembe" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f16607641d45c7ae90571e847660d9040ca5723f;origin=https://github.com/inrae/PARSEC;visit=swh:1:snp:6ead07484c3aa11bdecba951b42a5d037e1cbf0c;anchor=swh:1:rev:51c7d9c1e08354ffcccb208e3f355a4cd6a9d60b" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-pujos-guillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4693-5712" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08151557X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211165792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139165476" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salanon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.12.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02226-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chikh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.169049.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piffoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2023.09.2890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Porrelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Vacca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nimptsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Agamennone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abuja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Basic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Angelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091881" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zanin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim A. A. Aitya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Basilio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/nsm.2020.0003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tavella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rampelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidarelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bazzocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gasperini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1880221" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Luis de Miranda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarini Shankar Ghosh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Santoro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Neto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319654" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ziegler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Morais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56909-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bas&#237;lio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Debeljak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/nsm.2020.0004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9110250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011387v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827937v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy049" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0764-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00116" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Venien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3957" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy Marchal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011367" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02470408v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4040032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nurit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tatar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-016-1214-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012309" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478075v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Alligier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0750-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634207v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leblanc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-015-3997-9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245971v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637522v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8553-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640378v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rothwell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093474" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maj-Britt S. Andersen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmund Rinnan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne K. Poulsen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400964s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Germain" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caron-Dorval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nutd.2014.17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637848v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maj-Britt Schmidt Andersen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Kristensen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Kellebjerg Poulsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7498-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056767v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300997c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-3838" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727420v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goetinck" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Magdeleine Flament-Waton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Grenier-Loustalot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2011.644735" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190472v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ducheix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9218-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651393v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva Carvalho Leite" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004259" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.11.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649195v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bayle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Wopereis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben van Ommen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0419-3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ5F7JFC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652555v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02334.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQDZRXK5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644818v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2011.176" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628753v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourahla" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Mourmoura" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FJC.0b013e318223ebb2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623157v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stevens" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desplanches" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rudwill" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-177295" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663224v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mouriot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capitan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000486" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247314v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0188-9" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B236LXL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247310v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfu Gao" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1006552" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509300v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.10.014" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83KTNBT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256338v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Sebedio" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250211v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e32832c97c3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Brennan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fiehn" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hankemeier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kristal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0168-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256287v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245872v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.036" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSRVR3HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256359v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pickering" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamande B," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducheix" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659699v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Baccini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Bachmaier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annibale Biggeri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boekschoten" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Bouwman" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-008-0102-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexina Orsoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250181v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0230" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666446v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr800034h" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667205v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Walsh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249475v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mayot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baage, M." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663529v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.110742" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509734v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2890-9" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L71W1LMZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511022v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2763-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7SWVHX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265568v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441235v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441272v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645088v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kevin Njouonkep Sime" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628662v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642919v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642942v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342913v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998724v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612481v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-017-0108-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421015v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422050v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421011v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_36" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595601v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weinert" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlei Fiamoncini" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739170v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Liu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;&#233;ra" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743308v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O Dragsted" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Knox" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740260v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lo Fernandes" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy-Marchal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740301v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000382140" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739819v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237887v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fernandes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Marchal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742965v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Olivier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056813v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065489v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742068v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Alligier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741681v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eisner" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cesaire" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065488v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Arul" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743753v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749632v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibaudeau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746795v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.003" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749710v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749949v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rothwell" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004360v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806218v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;ricard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Czerwinska" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748261v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pericard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808957v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754710v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105121" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250143v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757573v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Atkinson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105119" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751718v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658993v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufour-Rainfray" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Oury" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661502v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouali" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959019v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Trocme" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154661v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293580v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291478v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808645v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;venot" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Morais" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808644v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Payette" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809596v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735971v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722032v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735920v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Th&#233;venot" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Junot" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morais" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735432v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734657v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736369v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Th&#233;venot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722034v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pietruszka" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736132v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pietruszka" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722035v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Mier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736105v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulaszewska" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598844v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesgards" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594987v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594957v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744357v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger-Mele" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595134v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607427v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Pavot" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421035v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512185v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740744v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750016v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fill&#226;tre" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594609v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743697v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740234v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595648v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214152v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu813" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742964v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740405v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertille" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271959v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266525v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742076v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wishart" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739405v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourseau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742114v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738664v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herquelot" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739926v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741927v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190095v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749856v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rothwell" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Knox" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Eisner" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189966v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744804v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189967v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750302v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744615v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173396v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747226v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;j.M. Fallas-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803762v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalle" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594327v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750335v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747244v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745120v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748196v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746831v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750079v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665703v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viala Didier" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinguet J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245817v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Collino" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Franceschi" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio N&#250;&#241;ez Galindo" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002239v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00006-X" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051059v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105920v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gouiri Loembe" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f16607641d45c7ae90571e847660d9040ca5723f;origin=https://github.com/inrae/PARSEC;visit=swh:1:snp:6ead07484c3aa11bdecba951b42a5d037e1cbf0c;anchor=swh:1:rev:51c7d9c1e08354ffcccb208e3f355a4cd6a9d60b" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>