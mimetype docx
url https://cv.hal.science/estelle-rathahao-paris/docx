--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2387,307 +2387,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
+                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Tabet</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
+                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (1), pp.247--264. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665234v1</w:t>
+                <w:t xml:space="preserve">hal-01269366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
+                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.247--264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiﬁcation of xenobiotic metabolites from biological ﬂuids using ﬂow injection analysis high-resolution mass spectrometry and post-acquisition data ﬁltering</w:t>
               </w:r>
@@ -2959,416 +2959,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic bioactivation of oestradiol-17 beta (E(2)beta) in mouse colon epithelial cells bearing Apc(Min) mutation</w:t>
+                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bellocq</w:t>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Molina</w:t>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659680v1</w:t>
+                <w:t xml:space="preserve">hal-01173782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic bioactivation of oestradiol-17 beta (E(2)beta) in mouse colon epithelial cells bearing Apc(Min) mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pelletier</w:t>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (10), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2010.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075108v1</w:t>
@@ -3813,103 +3813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High potency of bioactivation of 2-amino-1-methyl-6-phenylimidazo[4,5-b]pyridine (PhIP) in mouse colon epithelial cells with Apc(Min) mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 653 (1-2), pp.34-43. </w:t>
@@ -4106,51 +4106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-hydroxynonenal in foodstuffs: heme concentration, fatty acid composition and freeze-drying are determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,286 +4501,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1-4), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763229v1</w:t>
+                <w:t xml:space="preserve">hal-02674036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674036v1</w:t>
+                <w:t xml:space="preserve">hal-01763229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
               </w:r>
@@ -5160,480 +5160,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of 14Cimidacloprid in sunflowers (Helianthus annuus L.)following seed treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Laurent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (4), pp.364-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673515v1</w:t>
+                <w:t xml:space="preserve">hal-01763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Distribution of 14Cimidacloprid in sunflowers (Helianthus annuus L.)following seed treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.8005-8010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763225v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of [(14)C]imidacloprid in sunflowers (Helianthus annuus L.) following seed treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Laurent</w:t>
+                <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf034310n⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111 (3), pp.309-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.5603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763223v1</w:t>
+                <w:t xml:space="preserve">hal-01763231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Dorio</w:t>
+                <w:t xml:space="preserve">Distribution of [(14)C]imidacloprid in sunflowers (Helianthus annuus L.) following seed treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (27), pp.8005-8010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034310n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.5603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763231v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic activation of estrogens by human cytochrome P450 1A2 expressed in CHO cells</w:t>
               </w:r>
@@ -5734,256 +5734,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">In vivo metabolic fate of the xeno-estrogen 4-n-nonylphenol in Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Rémi Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 984, pp.185-194</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (2), pp.168-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671868v1</w:t>
+                <w:t xml:space="preserve">hal-01763227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo metabolic fate of the xeno-estrogen 4-n-nonylphenol in Wistar rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Costagliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dorio</w:t>
+                <w:t xml:space="preserve">C. Desiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31 (2), pp.168-178</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 984, pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763227v1</w:t>
+                <w:t xml:space="preserve">hal-02671868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
               </w:r>
@@ -8730,77 +8730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9433,51 +9433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,51 +10132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du métabolisme in vitro du bisphénol F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11881,51 +11881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>