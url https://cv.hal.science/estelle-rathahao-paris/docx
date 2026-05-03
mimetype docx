--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -710,325 +710,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid structural characterization of human milk oligosaccharides and distinction of their isomers using trapped ion mobility spectrometry time‐of‐flight mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Delvaux</w:t>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijie Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JMS.4885⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940699v1</w:t>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Rapid structural characterization of human milk oligosaccharides and distinction of their isomers using trapped ion mobility spectrometry time‐of‐flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Meijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JMS.4885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different ion mobility‐mass spectrometry coupling techniques to promote metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped ion mobility spectrometry time-of-flight mass spectrometry for high throughput and high resolution characterization of human milk oligosaccharide isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging powerful technique for distinguishing isomers: Trapped ion mobility spectrometry time‐of‐flight mass spectrometry for rapid characterization of estrogen isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,295 +1458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untargeted evaluation of food contact materials by flow injection analysis-mass spectrometry (FIA-MS) combined with independent components analysis (ICA)</w:t>
+                <w:t xml:space="preserve">Potential of dynamically harmonized Fourier transform ion cyclotron resonance cell for high-throughput metabolomics fingerprinting: control of data quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Kassouf</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Padellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1022, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (2), pp.483-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.03.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0738-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770353v1</w:t>
+                <w:t xml:space="preserve">hal-01757705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dynamically harmonized Fourier transform ion cyclotron resonance cell for high-throughput metabolomics fingerprinting: control of data quality</w:t>
+                <w:t xml:space="preserve">An untargeted evaluation of food contact materials by flow injection analysis-mass spectrometry (FIA-MS) combined with independent components analysis (ICA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Padellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (2), pp.483-490. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1022, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0738-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757705v1</w:t>
+                <w:t xml:space="preserve">hal-01770353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient data filtering strategy for easy metabolite detection from the direct analysis of a biological fluid using Fourier transform mass spectrometry</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,465 +2253,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verdu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123343v1</w:t>
+                <w:t xml:space="preserve">hal-01269366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
+                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.247--264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Tabet</w:t>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665234v1</w:t>
+                <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation of xenobiotic metabolites from biological ﬂuids using ﬂow injection analysis high-resolution mass spectrometry and post-acquisition data ﬁltering</w:t>
+                <w:t xml:space="preserve">Identification of xenobiotic metabolites from biological fluids using flow injection analysis high‐resolution mass spectrometry and post‐acquisition data filtering: Identification of xenometabolites using FIA‐HRMS and data filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
@@ -2725,139 +2725,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713-2722. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713--2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427647v1</w:t>
+                <w:t xml:space="preserve">hal-01664181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of xenobiotic metabolites from biological fluids using flow injection analysis high‐resolution mass spectrometry and post‐acquisition data filtering: Identification of xenometabolites using FIA‐HRMS and data filtering</w:t>
+                <w:t xml:space="preserve">Identiﬁcation of xenobiotic metabolites from biological ﬂuids using ﬂow injection analysis high-resolution mass spectrometry and post-acquisition data ﬁltering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
@@ -2871,115 +2871,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713--2722. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01664181v1</w:t>
+                <w:t xml:space="preserve">hal-01427647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Despoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
@@ -5160,959 +5160,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111 (3), pp.309-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.5603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763225v1</w:t>
+                <w:t xml:space="preserve">hal-01763231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of 14Cimidacloprid in sunflowers (Helianthus annuus L.)following seed treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.M. Laurent</w:t>
+                <w:t xml:space="preserve">Distribution of [(14)C]imidacloprid in sunflowers (Helianthus annuus L.) following seed treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 51, pp.8005-8010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 51 (27), pp.8005-8010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034310n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673515v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Dorio</w:t>
+                <w:t xml:space="preserve">Metabolic activation of estrogens by human cytochrome P450 1A2 expressed in CHO cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rizzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (284), pp.142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763231v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of [(14)C]imidacloprid in sunflowers (Helianthus annuus L.) following seed treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Laurent</w:t>
+                <w:t xml:space="preserve">In vivo metabolic fate of the xeno-estrogen 4-n-nonylphenol in Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (2), pp.168-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01763223v1</w:t>
+                <w:t xml:space="preserve">hal-01763227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic activation of estrogens by human cytochrome P450 1A2 expressed in CHO cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Faurie</w:t>
+                <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35 (284), pp.142</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 984, pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670663v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo metabolic fate of the xeno-estrogen 4-n-nonylphenol in Wistar rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Dorio</w:t>
+                <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763227v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desiré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (4), pp.364-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671868v1</w:t>
+                <w:t xml:space="preserve">hal-01763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
+                <w:t xml:space="preserve">Distribution of 14Cimidacloprid in sunflowers (Helianthus annuus L.)following seed treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 51, pp.8005-8010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01763224v1</w:t>
+                <w:t xml:space="preserve">hal-02673515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adduction of catechol estrogens to nucleosides.</w:t>
               </w:r>
@@ -6647,377 +6647,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4-Dichlorophenoxyacetic acid metabolism in transgenic tolerant cotton (Gossypium hirsutum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the in vitro metabolism of 17beta-estradiol by LC-MS/MS using ESI and APCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laurent</w:t>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48, pp.5307-5311</w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (4), pp.273-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691872v1</w:t>
+                <w:t xml:space="preserve">hal-02688002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in vitro metabolism of 17beta-estradiol by LC-MS/MS using ESI and APCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of 4-n-nonylphenol metabolic pathways and residues in aquatic organisms by HPLC and LC-MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 28 (4), pp.273-279</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 28 (9), pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:2000280793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688002v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 4-n-nonylphenol metabolic pathways and residues in aquatic organisms by HPLC and LC-MS analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jumel</w:t>
+                <w:t xml:space="preserve">2,4-Dichlorophenoxyacetic acid metabolism in transgenic tolerant cotton (Gossypium hirsutum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.5307-5311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688139v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the major metabolites of prochloraz in rainbow trout by liquid chromatography and tendem mass spectrometry</w:t>
               </w:r>
@@ -7665,51 +7665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,64 +7790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8241,1144 +8241,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
+                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433702v1</w:t>
+                <w:t xml:space="preserve">hal-01433700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterization of xenometabolome by direct introduction Fourier Transform Mass Spectrometry (FTMS) combined with post-acquisition data filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attempt for standardization of metabolomics MS/MS databank: advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+              <w:t xml:space="preserve">32. Informal Meeting of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Balatonszárszó, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601624v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B. Cole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+              <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433700v1</w:t>
+                <w:t xml:space="preserve">hal-01173819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt for standardization of metabolomics MS/MS databank: advantages and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Informal Meeting of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Balatonszárszó, Hungary. , 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763210v1</w:t>
+                <w:t xml:space="preserve">hal-01433702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid characterization of xenometabolome by direct introduction Fourier Transform Mass Spectrometry (FTMS) combined with post-acquisition data filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
+              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173819v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de méthode d’empreintes métabolomiques à haut débit et à ultra haute résolution pour le phénotypage métabolique et l’identification structurale de biomarqueurs</w:t>
+                <w:t xml:space="preserve">Détection des métabolites urinaires par spectrométrie de masse à très haute résolution : comparaison entre les approches DI /ESI-FTICR et LC/ESI-LTQ-Orbitrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , pp.120, 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433692v1</w:t>
+                <w:t xml:space="preserve">hal-01433697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des métabolites urinaires par spectrométrie de masse à très haute résolution : comparaison entre les approches DI /ESI-FTICR et LC/ESI-LTQ-Orbitrap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433697v1</w:t>
+                <w:t xml:space="preserve">hal-01123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation rapide du xénométabolome par spectrométrie de masse à très haute résolution combinée à un filtre de défaut de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
+              <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123136v1</w:t>
+                <w:t xml:space="preserve">hal-01433690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide du xénométabolome par spectrométrie de masse à très haute résolution combinée à un filtre de défaut de masse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Le développement de méthode d’empreintes métabolomiques à haut débit et à ultra haute résolution pour le phénotypage métabolique et l’identification structurale de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , pp.120, 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433690v1</w:t>
+                <w:t xml:space="preserve">hal-01433692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
@@ -9433,51 +9433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9895,51 +9895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10158,64 +10158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Maisons-Alfort, France</w:t>
@@ -10238,527 +10238,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untargeted approach for the characterization of food contact plastics using flow injection analysis-electrospray ionization-mass spectrometry (FIA/ESI-MS) coupled with independent components analysis (ICA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baninia Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Ducruet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Life Sciences Institute Europe (ILSI Europe). BEL., Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595225v1</w:t>
+                <w:t xml:space="preserve">hal-01594795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
+                <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587050v1</w:t>
+                <w:t xml:space="preserve">hal-01595309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
+                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lécluse</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594795v1</w:t>
+                <w:t xml:space="preserve">hal-01587050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An untargeted approach for the characterization of food contact plastics using flow injection analysis-electrospray ionization-mass spectrometry (FIA/ESI-MS) coupled with independent components analysis (ICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Padellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 17.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Life Sciences Institute Europe (ILSI Europe). BEL., Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595309v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’empreintes métabolomiques par spectrométrie de masse à transformée de Fourier (FTMS) utilisant le mode d’introduction directe</w:t>
               </w:r>
@@ -10783,51 +10783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10908,51 +10908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10988,359 +10988,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes métabolomiques à haut débit sur un instrument FT-ICR-MS - High-throughput metabolomic fingerprinting by FT-ICR-MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolomic fingerprinting of biofluids using FIA- and Nano-ESI coupled with FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">TGE FT-ICR Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435382v1</w:t>
+                <w:t xml:space="preserve">hal-01435384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolomic fingerprinting of biofluids using FIA- and Nano-ESI coupled with FT-ICR MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreintes métabolomiques à haut débit sur un instrument FT-ICR-MS - High-throughput metabolomic fingerprinting by FT-ICR-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGE FT-ICR Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435384v1</w:t>
+                <w:t xml:space="preserve">hal-01435382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
@@ -11369,103 +11369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11868,64 +11868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>