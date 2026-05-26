--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -338,265 +338,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative direct introduction‐ion mobility–mass spectrometry (DI‐IM‐MS) approach for fast and robust isomer‐specific quantification in a complex matrix: Application to 2′‐fucosyllactose (2’‐FL) in breast milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single ion mobility monitoring (SIM2) stitching method for high-throughput and high ion mobility resolution chiral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.5026⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416 (20), pp.4581-4589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-024-05399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663876v1</w:t>
+                <w:t xml:space="preserve">hal-04894678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single ion mobility monitoring (SIM2) stitching method for high-throughput and high ion mobility resolution chiral analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative direct introduction‐ion mobility–mass spectrometry (DI‐IM‐MS) approach for fast and robust isomer‐specific quantification in a complex matrix: Application to 2′‐fucosyllactose (2’‐FL) in breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chalet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 416 (20), pp.4581-4589. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.e5026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-024-05399-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.5026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894678v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Exposure Highlighted without Any A Priori Information in an Epidemiological Study by Metabolomic FT-ICR-MS Fingerprinting at High Throughput and High Resolution</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meijie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (10), 7 p. </w:t>
@@ -978,269 +978,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different ion mobility‐mass spectrometry coupling techniques to promote metabolomics</w:t>
+                <w:t xml:space="preserve">Trapped ion mobility spectrometry time-of-flight mass spectrometry for high throughput and high resolution characterization of human milk oligosaccharide isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.21685⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1180, pp.338878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352897v1</w:t>
+                <w:t xml:space="preserve">hal-03533998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapped ion mobility spectrometry time-of-flight mass spectrometry for high throughput and high resolution characterization of human milk oligosaccharide isomers</w:t>
+                <w:t xml:space="preserve">Different ion mobility‐mass spectrometry coupling techniques to promote metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1180, pp.338878. </w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (5), pp.695-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mas.21685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03533998v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging powerful technique for distinguishing isomers: Trapped ion mobility spectrometry time‐of‐flight mass spectrometry for rapid characterization of estrogen isomers</w:t>
               </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 410 (2), pp.483-490. </w:t>
@@ -1696,203 +1696,215 @@
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1022, pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient data filtering strategy for easy metabolite detection from the direct analysis of a biological fluid using Fourier transform mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.485-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.7812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative chemometric method for processing direct introduction high resolution mass spectrometry metabolomic data: independent component–discriminant analysis (IC–DA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1901,5238 +1913,5238 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (4), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-017-1179-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for structural identification of metabolites in metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-015-0882-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to really perform high throughput metabolomic analyses efficiently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (Part C), pp.128-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
+                <w:t xml:space="preserve">Jean Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.247--264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269366v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative electrospray ionization mass spectrometry: a method for sequencing and determining linkage position in oligosaccharides from branched hemicelluloses: Sequencing of hemicellulose oligosaccharides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+                <w:t xml:space="preserve">Rumen microbial communities influence metabolic phenotypes in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Dimitrijevic</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian F. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3528⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01665234v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.807-821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-014-0740-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of xenobiotic metabolites from biological fluids using flow injection analysis high‐resolution mass spectrometry and post‐acquisition data filtering: Identification of xenometabolites using FIA‐HRMS and data filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (24), pp.2713--2722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiﬁcation of xenobiotic metabolites from biological ﬂuids using ﬂow injection analysis high-resolution mass spectrometry and post-acquisition data ﬁltering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bursztyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (24), pp.2713-2722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic bioactivation of oestradiol-17 beta (E(2)beta) in mouse colon epithelial cells bearing Apc(Min) mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Delphine Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (10), pp.665-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173782v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic bioactivation of oestradiol-17 beta (E(2)beta) in mouse colon epithelial cells bearing Apc(Min) mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Molina</w:t>
+                <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659680v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Hepatocyte Nuclear Factor 1 alpha Function in Human Hepatocellular Adenomas Leads to Aberrant Activation of Signaling Pathways Involved in Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rebouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.557-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.23362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Despoux</w:t>
+                <w:t xml:space="preserve">High potency of bioactivation of 2-amino-1-methyl-6-phenylimidazo[4,5-b]pyridine (PhIP) in mouse colon epithelial cells with Apc(Min) mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 653 (1-2), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321084v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the lipid peroxidation product 4-hydroxy-2(E)-nonenal with (13)C stable isotope incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">V. Sreevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sreevani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1-2), pp.87-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.1485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jlcr.1485⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of bisphenol F by human and rat liver subcellular fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (7), pp.1697-1704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.07.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High potency of bioactivation of 2-amino-1-methyl-6-phenylimidazo[4,5-b]pyridine (PhIP) in mouse colon epithelial cells with Apc(Min) mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Molina</w:t>
+                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Despoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2008.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (18), pp.8461-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654806v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the formation of deoxynucleoside adducts with the heterocyclic aromatic amines PhIP and IQ by means of ion trap MSn and accurate mass measurement of fragment ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Arquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (12), pp.2107-2118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasms.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-hydroxynonenal in foodstuffs: heme concentration, fatty acid composition and freeze-drying are determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (1), pp.40-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/135100007X162257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme immunoassay for a urinary metabolite of 4-hydroxynonenal as a marker of lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (1), pp.54-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography-multistage tandem mass spectrometry for the quantification of dihydroxynonene mercapturic acid (DHN-MA), a urinary end-metabolite of 4-hydroxynonenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rizzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Alary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 381 (8), pp.1532-9. </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (3), pp.161-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-3095-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677660v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674036v1</w:t>
+                <w:t xml:space="preserve">hal-01763229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1-4), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763229v1</w:t>
+                <w:t xml:space="preserve">hal-02674036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid chromatography-multistage tandem mass spectrometry for the quantification of dihydroxynonene mercapturic acid (DHN-MA), a urinary end-metabolite of 4-hydroxynonenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rizzati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">G Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">N Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 381 (8), pp.1532-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671843v1</w:t>
+                <w:t xml:space="preserve">hal-02677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fate of [14C]-2,4-dichlorophenol in macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (3), pp.275-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 111 (3), pp.309-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/ehp.5603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of [(14)C]imidacloprid in sunflowers (Helianthus annuus L.) following seed treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (27), pp.8005-8010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034310n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic activation of estrogens by human cytochrome P450 1A2 expressed in CHO cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rizzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (284), pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo metabolic fate of the xeno-estrogen 4-n-nonylphenol in Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (2), pp.168-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 984, pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and metabolic fate of [14C]-2,4-dichlorophenol and [14C]-2,4-dichloroaniline in wheat (Triticum aestivum) and soybean (Glycine max)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (16), pp.4712-4718. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf034230j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (4), pp.364-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of 14Cimidacloprid in sunflowers (Helianthus annuus L.)following seed treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.8005-8010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adduction of catechol estrogens to nucleosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Fauglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (13-14), pp.1091-1099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-128X(02)00070-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of estradiol-2,3-quinone with deoxyribonucleosides: possible insights in the reactivity of estrogen quinones with DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Convert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel van Aerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (5), pp.754-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/tx015561y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligonucleotide covalent modifications by estrogen quinones evidenced by use of liquid chromatography coupled to negative electrospray ionization tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 976 (1-2), pp.123-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9673(02)00940-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the major metabolites of prochloraz in rainbow trout by liquid chromatography and tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.3821-3826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the in vitro metabolism of 17beta-estradiol by LC-MS/MS using ESI and APCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28 (4), pp.273-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 4-n-nonylphenol metabolic pathways and residues in aquatic organisms by HPLC and LC-MS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28 (9), pp.793-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/analusis:2000280793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,4-Dichlorophenoxyacetic acid metabolism in transgenic tolerant cotton (Gossypium hirsutum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48, pp.5307-5311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the major metabolites of prochloraz in rainbow trout by liquid chromatography and tendem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47, pp.2898-2903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7142,534 +7154,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high-throughput and high ion mobility resolution approach using automatic stitching of multiple ion mobility ranges on a TIMS-ToF instrument: application to chiral analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Automatic search for chemical exposure markers in LC-HRMS metabolomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chalet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Behkti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862051v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic search for chemical exposure markers in LC-HRMS metabolomic data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a high-throughput and high ion mobility resolution approach using automatic stitching of multiple ion mobility ranges on a TIMS-ToF instrument: application to chiral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644047v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput separation of chiral molecules using non-covalent complexes and SIM2 analysis on a TIMS-ToF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenqin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereospecific recognition of amino acids in quaternary coppered complexes via enantioselective reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMSC 2022 - 2022 International Mass Spectrometry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands. , IMSC-2022-POSTER-ABSTRACTS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput metabolomics based on ultra high resolution detection and dedicated chemometric tools as an efficient approach to address health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7678,123 +7690,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Scientific Conference of LAAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput metabolomics using FTICR-MS to reveal rat exposure states to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7816,2215 +7828,2215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput metabolomics by ion mobility mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de la variance d’origine métabolique selon le cultivar, la dose du maïs génétiquement modifié par incorporation dans l’aliment et le genre du modèle-animal utilisé pour évaluer les aliments GM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’état d’exposition aux pesticides par une analyse rapide d’empreintes métabolomiques sur un instrument FTMS et un traitement chimiométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baiyi Xue</w:t>
+                <w:t xml:space="preserve">Attempt for standardization of metabolomics MS/MS databank: advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+              <w:t xml:space="preserve">32. Informal Meeting of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Balatonszárszó, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433700v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt for standardization of metabolomics MS/MS databank: advantages and limitations</w:t>
+                <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolome profiling of urine using DI-ESI coupled with FT-ICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Ichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Junot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Informal Meeting of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Balatonszárszó, Hungary. , 2014</w:t>
+              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763210v1</w:t>
+                <w:t xml:space="preserve">hal-01433700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’empreinte métabolique urinaire durant les différentes colonisations microbiennes du rumen chez l’agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014, 8èmes Journées Scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baiyi Xue</w:t>
+                <w:t xml:space="preserve">Rapid characterization of xenometabolome by direct introduction Fourier Transform Mass Spectrometry (FTMS) combined with post-acquisition data filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433702v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterization of xenometabolome by direct introduction Fourier Transform Mass Spectrometry (FTMS) combined with post-acquisition data filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode d'analyse métabolomique par introduction directe des échantillons biologiques sur un spectromètre de masse à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. , 160 p., 2014, Huitièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601624v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des métabolites urinaires par spectrométrie de masse à très haute résolution : comparaison entre les approches DI /ESI-FTICR et LC/ESI-LTQ-Orbitrap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
+              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433697v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Trust Untargeted Metabolomics: Results of the Metabo-ring Initiative, a Large-scale Multi-instruments Inter-laboratoire Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Détection des métabolites urinaires par spectrométrie de masse à très haute résolution : comparaison entre les approches DI /ESI-FTICR et LC/ESI-LTQ-Orbitrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
+              <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123136v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rapide du xénométabolome par spectrométrie de masse à très haute résolution combinée à un filtre de défaut de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. , 120 p., 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de méthode d’empreintes métabolomiques à haut débit et à ultra haute résolution pour le phénotypage métabolique et l’identification structurale de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. , pp.120, 2013, Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique Communications Orales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: first results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual International Meeting of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol a distribution and metabolism in pregnant CD1 mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The metabolic fate of 4-n-nonylphenol in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M Soto</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02836765v1</w:t>
+                <w:t xml:space="preserve">hal-02841960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic fate of 4-n-nonylphenol in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Bisphenol a distribution and metabolism in pregnant CD1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Costagliola</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02841960v1</w:t>
+                <w:t xml:space="preserve">hal-02836765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt de la spectrométrie de masse à très haut champ (FT-ICR) pour la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE THEMATIQUE INFRANALYTICS JUIN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les infrastructures de recherche nationales Infranalytics et MétaboHUB, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
+                <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757715v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput metabolomic fingerprints using an FT-ICR instrument to reveal exposure to contaminants</w:t>
+                <w:t xml:space="preserve">Potential of the FT-ICR instrument equipped with dynamically harmonized cell, to perform high throughput metabolomic analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau National de Spectrométrie de Masse FT-ICR à Haut Champ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763215v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing pesticides exposure status through metabolomic fingerprints from high resolution detection using either LC/MS and FIA/MS in combination with chemometric tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10033,248 +10045,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du métabolisme in vitro du bisphénol F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics fingerprints from high resolution detection using LC/MS and FIA/MS approaches for evidencing pesticide exposure status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10283,1226 +10295,1226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric tools to highlight pesticide exposure status by analyzing metabolomics fingerprints produced by direct introduction using an FTMS instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 17.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An untargeted approach for the characterization of food contact plastics using flow injection analysis-electrospray ionization-mass spectrometry (FIA/ESI-MS) coupled with independent components analysis (ICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Padellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Life Sciences Institute Europe (ILSI Europe). BEL., Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587050v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untargeted approach for the characterization of food contact plastics using flow injection analysis-electrospray ionization-mass spectrometry (FIA/ESI-MS) coupled with independent components analysis (ICA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid analysis of metabolic fingerprints using FTMS instrument coupled with chemometric tools to highlight pesticide exposure status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Life Sciences Institute Europe (ILSI Europe). BEL., Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Chimiométrie 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595225v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’empreintes métabolomiques par spectrométrie de masse à transformée de Fourier (FTMS) utilisant le mode d’introduction directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque "Défis analytiques et Société" organisé par le DIM Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct introduction Fourier transform mass spectrometry (FTMS) for metabolomic fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baninia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX. Rencontres du Club Jeune de la Société Française de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Bégude de Mazenc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a standard protocol for high-throughput metabolomic fingerprinting of biofluids using FIA- and Nano-ESI coupled with FT-ICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGE FT-ICR Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreintes métabolomiques à haut débit sur un instrument FT-ICR-MS - High-throughput metabolomic fingerprinting by FT-ICR-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiyi Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker Daltonics Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire confiance à la métabolomique: résultats de l'initiative MetaboRing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we trust untargeted metabolomics: results of the metabo-ring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. African-European Conference on Chemometrics - Afrodata 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11512,484 +11524,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Metabolomics Using Flow Injection Analysis and Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 159, Humana, pp.9--23, 2021, Neuromethods, 978-1-07-160864-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry-based metabolomics for an in-depth questioning of human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN CLINICAL CHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-191, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.acc.2020.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Fourier transform mass spectrometry for high-throughput metabolomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of in vitro and in vivo 17beta-estradiol metabolism in cattle by liquid chromatography - tandem ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in mass spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2001, 0-471-89153-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12136,51 +12148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Saunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Venot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30122497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chalet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05399-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baninia Habchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Streel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Donneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delvaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JMS.4885" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cholet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338878" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02317795v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Boussaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718806450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0738-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Padellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F4DFW1P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moslah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1179-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0882-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2016.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP4L45K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dimitrijevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4660B8B86D5716B4FCBE74D09C0F9530AAC0136A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0740-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2010.04.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FH1Z2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rebouissou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23362" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2008.02.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF9ZFH9D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP4BSF9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WZ750S2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034310n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CVTW8K04-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rols" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costagliola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034230j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26L6KJ9M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Behkti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Butin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433700v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyi Xue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433702v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757715v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cluse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595309v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435382v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594993v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.acc.2020.02.009" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173098v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00005-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>