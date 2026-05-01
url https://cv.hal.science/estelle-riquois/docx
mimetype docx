--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1256,50 +1256,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir lecteur en langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lire en langue étrangère / Reading in a foreign language, 42, pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chercher l'authenticité en didactique du FLE/des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1308,211 +1377,220 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45/1, pp.V-XVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Devenir lecteur en langue étrangère</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'authenticité du document authentique, un mirage pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Lire en langue étrangère / Reading in a foreign language, 42, pp.71-90</w:t>
+              <w:t xml:space="preserve">, 2023, L’authenticité / Authenticity, 40, pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'authenticité du document authentique, un mirage pédagogique ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire autour du littéraire pour lire la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neofilolog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59/1, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/n.2022.59.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’authenticité, une notion à géométrie variable à travers les méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1528,298 +1606,220 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68, http://journals.openedition.org/dhfles/9156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lire autour du littéraire pour lire la littérature</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture &amp;quot;La lecture en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neofilolog</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Framonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04537917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la prise de parole en classe : supports, activités et gestion de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.5829⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03137562v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04537917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral dans le CECRL et dans les manuels de FLE : une application stricte ?</w:t>
               </w:r>
@@ -3281,96 +3281,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre en FLE (conférence invitée)</w:t>
+                <w:t xml:space="preserve">Lire et comprendre en langue étrangère (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette-PUG, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hachette-PUG, Nov 2019, Université de Grenoble, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846420v1</w:t>
+                <w:t xml:space="preserve">hal-03846443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop &amp;quot;Construire un projet actionnel avec la littérature</w:t>
               </w:r>
@@ -3419,96 +3419,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre en langue étrangère (conférence invitée)</w:t>
+                <w:t xml:space="preserve">Lire et comprendre en FLE (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette-PUG, Nov 2019, Université de Grenoble, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Hachette-PUG, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846443v1</w:t>
+                <w:t xml:space="preserve">hal-03846420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture en langue étrangère et seconde (conférence invitée)</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DAFCDE0"/>
+    <w:nsid w:val="1B61A47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0897B21"/>
+    <w:nsid w:val="FCCBD3E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5808,51 +5808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-riquois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139471103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/annuaire/estelle-riquois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/didactique-des-langues-K2NDOEL2/master-didactique-des-langues-parcours-francais-langue-etrangere-francais-langue-seconde-et-interculturalite-JT5LP2LU.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moncorpus.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80346-9_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04714032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2022.59.1.5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5829" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H1G0BJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/xw0b-h234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-riquois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139471103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/annuaire/estelle-riquois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/didactique-des-langues-K2NDOEL2/master-didactique-des-langues-parcours-francais-langue-etrangere-francais-langue-seconde-et-interculturalite-JT5LP2LU.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moncorpus.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80346-9_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04714032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2022.59.1.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H1G0BJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/xw0b-h234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>