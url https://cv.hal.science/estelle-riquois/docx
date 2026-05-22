--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1013,169 +1013,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'espace urbain du polar français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre et ses espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.569-581, 2007, 9782840160045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville au service de l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de Filologie de l'Université de Cantabria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La creatividad como instrumento de comunicación : análisis, procedimientos y aplicaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La creatividad como instrumento de comunicación : análisis, procedimientos y aplicaciones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137551v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01223015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1636,190 +1636,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faciliter la prise de parole en classe : supports, activités et gestion de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note de lecture &amp;quot;La lecture en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04537917v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-03137562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oral dans le CECRL et dans les manuels de FLE : une application stricte ?</w:t>
               </w:r>
@@ -2192,303 +2192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature dans les manuels de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.208-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une lecture actionnelle du texte littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3-2010, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions méthodologiques des manuels et matériels didactiques complémentaires en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, e-292, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature dans les manuels de FLE, du support d'exercice au document patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.208-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04615894v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01066555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte littéraire dans les manuels de français langue étrangère : un document authentique parmi d'autres ?</w:t>
               </w:r>
@@ -2537,165 +2537,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les implicites du texte littéraire dans les manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de langue et de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La littérature policière en classe de français langue étrangère, un support original et motivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XXXXIII (1), pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066559v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01066560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et le roman policier</w:t>
               </w:r>
@@ -3281,510 +3281,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre en langue étrangère (conférence invitée)</w:t>
+                <w:t xml:space="preserve">Pour une gestion émotionnelle de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement du français parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et comprendre en FLE (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette-PUG, Nov 2019, Université de Grenoble, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Hachette-PUG, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Workshop &amp;quot;Construire un projet actionnel avec la littérature</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et comprendre en langue étrangère (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette-Pug, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hachette-PUG, Nov 2019, Université de Grenoble, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lire et comprendre en FLE (conférence invitée)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop &amp;quot;Construire un projet actionnel avec la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette-PUG, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hachette-Pug, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture en langue étrangère et seconde (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis du DEFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne - DEFLE, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour une gestion émotionnelle de l'espace</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion émotionnelle de l’espace au service des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement du français parlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Yves Reuter Invention d’espaces de travail entre chemins individuels et pistes collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la littérature pour comprendre le monde : une médiation douce pour se décentrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation en didactique des langues : formes, fonctions, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833815v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03137721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les émotions dans l'espace de la classe</w:t>
               </w:r>
@@ -4135,165 +4135,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine littéraire et manuels de FLE : un corpus pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Rencontres des chercheurs en didactique des littératures {Ecole et patrimoines littéraires, quelles tensions, quels usages aujourd'hui ?,}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Cergy-Pontoise, Mar 2012, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grammaire et littérature dans les manuels de FLE : la méthode traditionnelle revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SIHFLES {Grammaire et enseignement du FLE et FLS (permanences et ruptures, du XVe au milieu du XXe siècle)}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIHFLES; Université de Catania; Faculté de langues et littératures étrangères de Raguse, Jun 2012, Raguse, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03137715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation pédagogique du texte littéraire et lecture littéraire en FLE : un équilibre fragile</w:t>
               </w:r>
@@ -4627,165 +4627,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature policière en classe de français langue étrangère, un support original et motivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Riquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e rencontres des chercheurs en didactique de la littérature "Enseigner et apprendre la littérature aujourd'hui, pour quoi faire ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain-La-Neuve; CEDILL, Mar 2007, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rouen en noir et blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Riquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes dans le noir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREC, Feb 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03137698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, symboles et représentations de la ville ans la littérature et le roman policier</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B61A47B"/>
+    <w:nsid w:val="3CE81739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FCCBD3E7"/>
+    <w:nsid w:val="3DEF2CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5808,51 +5808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-riquois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139471103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/annuaire/estelle-riquois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/didactique-des-langues-K2NDOEL2/master-didactique-des-langues-parcours-francais-langue-etrangere-francais-langue-seconde-et-interculturalite-JT5LP2LU.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moncorpus.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80346-9_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04714032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2022.59.1.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H1G0BJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/xw0b-h234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-riquois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139471103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eda.u-paris.fr/annuaire/estelle-riquois/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odf.u-paris.fr/fr/offre-de-formation/master-XB/sciences-humaines-et-sociales-SHS/didactique-des-langues-K2NDOEL2/master-didactique-des-langues-parcours-francais-langue-etrangere-francais-langue-seconde-et-interculturalite-JT5LP2LU.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moncorpus.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Riquois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80346-9_25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04714032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2022.59.1.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5829" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8H1G0BJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/xw0b-h234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>