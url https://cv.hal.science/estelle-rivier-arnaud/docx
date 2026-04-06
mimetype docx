--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,301 +75,1338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Shakespeare No et Kabuki d'Ariane Mnouchkine au Théâtre du Soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médée No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Ferrand (org.); dans le cadre d'une journée d'étude sur le théâtre classique revisité, Mar 2025, Grenoble, MaCI, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henry Fuseli ou l’art de donner à voir le presque-rien shakespearien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Shakespeare à la loupe : l’art du détail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de la Société française Shakespeare, Mar 2024, Fondation Deutsch de la Meurthe, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Torti Alcayaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction collaborative pour la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scénographies shakespeariennes : Espaces repensés, Limites dépassées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société des Anglicistes du Supérieur (SAES), atelier XVI-XVII/SFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’immerger dans le théâtre shakespearien avec Léonard Matton : récit d’une aventure hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe transversale "Création culturelle et territoire(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, axe CCT, Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare romancé : le succès en demi-teinte de la maison Hogarth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Adaptation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare in the Post-Noughties: Violence under a Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare, the Contemporary and the Postmodern Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris IV-Sorbonne, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Practical and Textual Renaissances of Shakespeare: between Revival and Tradition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SAES, ateliers Scènes anglophones histoire et théorie et Théâtre/RADAC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susan Blattès et Elisabeth Angel-Perez (modératrices), 2021, Tours (Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Antic Disposition: Shakespearean Traditional Performance (a)Live in French Provinces » Athènes, 5 juin 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ESRA (European Shakespeare Research Association), Seminaire 10: “Well Are You Welcome in the Open Air”: Shakespeare Staged Outdoors”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daria Moskvitina, Oana Gheorghiu, Bohdan Korneliuk (moderators), Jun 2021, Athenes (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traduire et mettre en voix Les Sonnets de Shakespeare » (d'après la nouvelle traduction de Jean-Michel Déprats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Traduire la chanson »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Bertonèche et Anne Cayuela, Dec 2019, Université Grenoble-Alpes, SAINT MARTIN D'HERES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words are swords : le jeu avec les mots sur la scène et dans le texte de Richard II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard 2, programme CAPES/Agregation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Caen, France. pp. 247-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare, his life, his time and his work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Lear : une œuvre inter- et pluri-médiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Measure for Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lemonnier-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [Anglais / Littérature / Littérature britannique et irlandaise / Shakespeare], [13 p.], 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -379,1186 +1416,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière nuit des fous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480118v1</w:t>
-              </w:r>
-[...1035 lines deleted...]
-                <w:t xml:space="preserve">hal-02019319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1650,2722 +1650,2722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Of Seas and Oceans, of Storms and Wreckage, of Water Battles and Love in Shakespeare’s Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le Bœuf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare and European Geographies: centralities and elsewheres (ESRA Annual Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Seas and Oceans, of Storms and Wreckage, of Water Battles and Love in Shakespeare’s Plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ESRA Conference Shakespeare and European Geographies: Centralities and Elsewheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, [156 p.], 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">Of Seas and Oceans, of Storms and Wreckage, of Water Battles and Love in Shakespeare’s Pays</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le Bœuf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare and European Geographies: centralities and elsewheres (ESRA Annual Congress)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Changing Shakespeare ? Female Actors – Female Characters ? L’Œil du spectateur. Play Reviews, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter les failles dans Le Roi Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04948141v1</w:t>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.11553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures dramaturgiques de Macbeth ou comment réinventer l’œuvre sur la scène d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immersive Shakespeares: Dive into Suspense and Macabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunsinane de David Greig, mise en scène Baptiste Guiton, Théâtre National Populaire (TNP) de Villeurbanne, 2 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception. Varia, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roméo et Juliette à l’épreuve des jeunes lecteurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo et Juliette à l’épreuve des jeunes lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Romeo and Juliet : de la page à l’image / from Page to Image, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I am not mad, Crouch speaking through Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tim Crouch ou la scène émancipée, 30, pp.109-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La foule en relief dans le Julius Caesar de Deborah Warner (25 mai-11 juin 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Foule au théâtre. II. Dramaturgies de la foule et principes esthétiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totus Mundus Agit Histrionem au fronton de la Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shakespeare, pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ifs in Shakespeare’s Measure for Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Santin-Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, English Linguistics, 34, pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Macbeth de Pascale Nandillon ou l’invisible impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de représenter King Lear : analyse textuelle et picturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clé des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Midsummer Night’s Dream ou l’art de la mise en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La clé des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewriting Shakespeare’s Plays: the Challenge of Modernity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VI (3), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une typologie des signes de la scène élisabéthaine de notre temps : essai d’interprétation de Titus Andronicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.74-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Matches d’improvisation ou la part de Guignol qu’il y a en chacun de nous : entretien avec Estelle Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre(s) en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de pleins et de vides sur la scène de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scénographie de Hamlet dans une mise en scène de Peter Brook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 219, pp.213-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hamlet au sommet, cahier d’une exposition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare, ´if that an eye may profit by a tongue’, Jean-Louis Claret (dir), Estelle Rivier-Arnaud et Anne-Valérie Dulac, (co-ed.), Utpictura18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...359 lines deleted...]
-                <w:t xml:space="preserve">E. Rivier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Drugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...281 lines deleted...]
-                <w:t xml:space="preserve">E. Rivier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...608 lines deleted...]
-                <w:t xml:space="preserve">hal-04740042v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« What Country Friends is this ? (1.2.1) : voyage dans l’esthétique de La Nuit des rois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Lisak (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Night or What you Will, Agrégation-Anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-174, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Shakespeare Retold by and with Women »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anouk Bottero, Marianne Drugeon, Claire Hélie (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seriality, reboots and iterability on the contemporary Anglophone stage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coup de théâtre N°38, pp.43-60, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What country, Friends, is this?&amp;quot; (1.2.1) : voyage dans l'esthétique de La Nuit des rois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Shakespeare, Twelfth Night or What You Will</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLIPSES, pp.155-174, 2024, Agrégation d'anglais, 9782340-094321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s Hecuba to him, or he to Hecuba (2.2.511) ou comment régler le geste sur le mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre Presses universitaires de Paris Nanterre, pp.201-216, 2023, 978-2-84016-526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Rivier-Arnaud, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-200, 2023, Intercalaires : agrégation d'anglais, 978-2-84016-526-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04438514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sound and Sense in the Adaptation of the French Classics on the Anglophone Stage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Hélie &amp; Cécile Marshall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre en vers aux XXe et XXIe sur la scène anglophone, RADAC n°34, Saint-Genis-Laval,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théâtre en vers aux XXe et XXIe sur la scène anglophone (34), pp.79-98, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« New Misanthropes : How Molière is Still Inspiring Anglophone Theatre-Making »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions et adaptations des classiques sur la scène Anglophone contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RADAC (33), pp.21-37, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence dans Le Roi Lear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">King Lear de William Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.159-171, 2008, 978-2-84274-451-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When we are born, we cry that we are come to this great stage of fools. Interprétations dramaturgiques et scéniques de la folie dans King Lear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Suhamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Shakespeare, King Lear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.212-224, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voices in The Tragedy of Coriolanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Suhamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coriolanus, William Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.155-164, 2006, 978-2-7298-3011-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard II, acte V, scène 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jennifer Murray et Lee Garner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Scenes : Commentaires de textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.38-42, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740079v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04950486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4875,51 +4875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305995v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le B&#339;uf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.11553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Santin-Guettier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.708" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le B&#339;uf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.11553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Santin-Guettier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>