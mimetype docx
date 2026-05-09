--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -109,178 +109,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Henry Fuseli ou l’art de donner à voir le presque-rien shakespearien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Shakespeare à la loupe : l’art du détail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès de la Société française Shakespeare, Mar 2024, Fondation Deutsch de la Meurthe, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Shakespeare No et Kabuki d'Ariane Mnouchkine au Théâtre du Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médée No</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Ferrand (org.); dans le cadre d'une journée d'étude sur le théâtre classique revisité, Mar 2025, Grenoble, MaCI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271296v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04950479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t>
               </w:r>
@@ -1608,178 +1608,187 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Shakespeare à la loupe : l’art du détail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française Shakespeare, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 43, Société française Shakespeare, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15nng⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Seas and Oceans, of Storms and Wreckage, of Water Battles and Love in Shakespeare’s Pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le Bœuf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare and European Geographies: centralities and elsewheres (ESRA Annual Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Seas and Oceans, of Storms and Wreckage, of Water Battles and Love in Shakespeare’s Plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,105 +1802,1055 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, [156 p.], 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What country, Friends, is this?&amp;quot; (1.2.1) : voyage dans l'esthétique de La Nuit des rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">William Shakespeare, Twelfth Night or What You Will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIPSES, pp.155-174, 2024, Agrégation d'anglais, 9782340-094321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What Country Friends is this ? (1.2.1) : voyage dans l’esthétique de La Nuit des rois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lisak (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth Night or What you Will, Agrégation-Anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-174, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shakespeare Retold by and with Women »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anouk Bottero, Marianne Drugeon, Claire Hélie (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seriality, reboots and iterability on the contemporary Anglophone stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coup de théâtre N°38, pp.43-60, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Rivier-Arnaud, Estelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-200, 2023, Intercalaires : agrégation d'anglais, 978-2-84016-526-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s Hecuba to him, or he to Hecuba (2.2.511) ou comment régler le geste sur le mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre Presses universitaires de Paris Nanterre, pp.201-216, 2023, 978-2-84016-526-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sound and Sense in the Adaptation of the French Classics on the Anglophone Stage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Hélie &amp; Cécile Marshall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre en vers aux XXe et XXIe sur la scène anglophone, RADAC n°34, Saint-Genis-Laval,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre en vers aux XXe et XXIe sur la scène anglophone (34), pp.79-98, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« New Misanthropes : How Molière is Still Inspiring Anglophone Theatre-Making »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions et adaptations des classiques sur la scène Anglophone contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RADAC (33), pp.21-37, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans Le Roi Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Lemercier-Goddard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">King Lear de William Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Temps, pp.159-171, 2008, 978-2-84274-451-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When we are born, we cry that we are come to this great stage of fools. Interprétations dramaturgiques et scéniques de la folie dans King Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Suhamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">William Shakespeare, King Lear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.212-224, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voices in The Tragedy of Coriolanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Suhamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coriolanus, William Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.155-164, 2006, 978-2-7298-3011-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard II, acte V, scène 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jennifer Murray et Lee Garner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Scenes : Commentaires de textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Temps, pp.38-42, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hamlet au sommet, cahier d’une exposition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare, ´if that an eye may profit by a tongue’, Jean-Louis Claret (dir), Estelle Rivier-Arnaud et Anne-Valérie Dulac, (co-ed.), Utpictura18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1907,1514 +2866,1413 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Changing Shakespeare ? Female Actors – Female Characters ? L’Œil du spectateur. Play Reviews, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les failles dans Le Roi Lear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/polysemes.11553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures dramaturgiques de Macbeth ou comment réinventer l’œuvre sur la scène d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coup de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Shakespeares: Dive into Suspense and Macabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coup de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunsinane de David Greig, mise en scène Baptiste Guiton, Théâtre National Populaire (TNP) de Villeurbanne, 2 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception. Varia, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Roméo et Juliette à l’épreuve des jeunes lecteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo et Juliette à l’épreuve des jeunes lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Romeo and Juliet : de la page à l’image / from Page to Image, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I am not mad, Crouch speaking through Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coup de théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tim Crouch ou la scène émancipée, 30, pp.109-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La foule en relief dans le Julius Caesar de Deborah Warner (25 mai-11 juin 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Foule au théâtre. II. Dramaturgies de la foule et principes esthétiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totus Mundus Agit Histrionem au fronton de la Ruche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Shakespeare, pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ifs in Shakespeare’s Measure for Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Santin-Guettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, English Linguistics, 34, pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Macbeth de Pascale Nandillon ou l’invisible impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de représenter King Lear : analyse textuelle et picturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Midsummer Night’s Dream ou l’art de la mise en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Shakespeare’s Plays: the Challenge of Modernity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VI (3), pp.305-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lisa.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Matches d’improvisation ou la part de Guignol qu’il y a en chacun de nous : entretien avec Estelle Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre(s) en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une typologie des signes de la scène élisabéthaine de notre temps : essai d’interprétation de Titus Andronicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.74-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de pleins et de vides sur la scène de notre temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.125-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/shakespeare.708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Scénographie de Hamlet dans une mise en scène de Peter Brook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rivier-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 219, pp.213-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740042v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04950471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3466,1269 +4324,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950486v1</w:t>
-              </w:r>
-[...847 lines deleted...]
-                <w:t xml:space="preserve">hal-04740079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2023, Intercalaires : Agrégation d'anglais, 978-2-84016-526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo and Juliet, From Page to Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°14, 2019, Shakespeare en devenir, Pascale Drouet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare in Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge scholars publishing, 2013, 1-4438-4782-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Brown</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cambridge scholars publishing, 2013, 1-4438-4782-8</w:t>
+                <w:t xml:space="preserve">hal-04512573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare dans la Maison de Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2012, Le Spectaculaire/Théâtre, 978-2-7535-2066-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Shakespeare dans la Maison de Molière</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace scénographique dans les mises en scène des pièces de Shakespeare au vingtième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2012, Le Spectaculaire/Théâtre, 978-2-7535-2066-0</w:t>
+              <w:t xml:space="preserve">Peter Lang. 2006, 3-03910-891-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4875,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le B&#339;uf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.11553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154959v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Santin-Guettier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.409" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scarpa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine Fiammetta Dionisio Patrick Le B&#339;uf Alexander Lowe Mcadams Dana Monah Efterpi Mitsi Gabriella Reuss Estelle Rivier-Arnaud Isabelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rivier-Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.11553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04781455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Santin-Guettier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04513255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.708" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Brown" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>