--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -160,274 +160,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature‐dependent kinetics of the gas‐phase reactions of Cl atoms with nopinone, ketolimonene, and myrtenal</w:t>
+                <w:t xml:space="preserve">Method Development for Detecting Low Level Volatile Organic Compounds (VOCs) among Workers and Residents from a Carpentry Work Shop in a Palestinian Village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Fakih</w:t>
+                <w:t xml:space="preserve">Shehdeh Jodeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Eid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21682⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.5613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20095613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743208v1</w:t>
+                <w:t xml:space="preserve">hal-05095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Development for Detecting Low Level Volatile Organic Compounds (VOCs) among Workers and Residents from a Carpentry Work Shop in a Palestinian Village</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shehdeh Jodeh</w:t>
+                <w:t xml:space="preserve">Temperature‐dependent kinetics of the gas‐phase reactions of Cl atoms with nopinone, ketolimonene, and myrtenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelrahman Eid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (9), pp.5613. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (11), pp.751-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20095613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095526v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
               </w:r>
@@ -573,77 +573,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Salghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (7), pp.834-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -824,51 +824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product investigation of the gas phase ozonolysis of 1-penten-3-ol, cis-2-penten-1-ol and trans-3-hexen-1-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223, pp.117306. </w:t>
@@ -1105,51 +1105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,77 +1352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Salghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (47), pp.27361-27368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reaction of Ozone with C5 and C6 Unsaturated Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (8), pp.556-567. </w:t>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physicochemical parameters and on atmospheric N2O and CH4 emissions of tropical soils, Uvéa Island (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,337 +2102,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Rate Coefficients for the Reaction of 3-hydroxy-2-butanone and 4-hydroxy-2-butanone with OH and Cl</w:t>
+                <w:t xml:space="preserve">Kinetic study of the reaction of chlorine atoms with hydroxyacetone in gas-phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyamine Messaadia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle El Dib</w:t>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lendar</w:t>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Roth</w:t>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.06.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841336v1</w:t>
+                <w:t xml:space="preserve">hal-02374852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the reaction of chlorine atoms with hydroxyacetone in gas-phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-Phase Rate Coefficients for the Reaction of 3-hydroxy-2-butanone and 4-hydroxy-2-butanone with OH and Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cousin</w:t>
+                <w:t xml:space="preserve">Lyamine Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+                <w:t xml:space="preserve">Maria Lendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.10.063⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.951-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02374852v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of cadmium on different granulometric soil fractions: Influence of organic matter and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,64 +2921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of benzylperoxy radical using laser photolysis: Ultraviolet spectrum, self-reaction, and reaction with HO2 kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3003,51 +3003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue bibliographique sur les techniques mises en œuvre pour le traitement des sols pollués par les isomères et les résidus de l’hexachlorocyclohexane (HCH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric chemistry of 3-methyl-3-hydroxy-2-butanone: photolysis and reaction with oh radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F73C1F55"/>
+    <w:nsid w:val="730A926E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-roth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5019-1640" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04743208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fakih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20095613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04235k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laversin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00841336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Messaadia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-741NJ9MR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ggw&#233;na&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.12.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDH394SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2007.04.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCZBHFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-roth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5019-1640" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20095613" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04743208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fakih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04235k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laversin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00841336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Messaadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-741NJ9MR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ggw&#233;na&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.12.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDH394SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2007.04.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCZBHFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>