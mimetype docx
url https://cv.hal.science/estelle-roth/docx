--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -160,274 +160,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Development for Detecting Low Level Volatile Organic Compounds (VOCs) among Workers and Residents from a Carpentry Work Shop in a Palestinian Village</w:t>
+                <w:t xml:space="preserve">Temperature‐dependent kinetics of the gas‐phase reactions of Cl atoms with nopinone, ketolimonene, and myrtenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shehdeh Jodeh</w:t>
+                <w:t xml:space="preserve">Mariam Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelrahman Eid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20095613⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (11), pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095526v1</w:t>
+                <w:t xml:space="preserve">hal-04743208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature‐dependent kinetics of the gas‐phase reactions of Cl atoms with nopinone, ketolimonene, and myrtenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method Development for Detecting Low Level Volatile Organic Compounds (VOCs) among Workers and Residents from a Carpentry Work Shop in a Palestinian Village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehdeh Jodeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Fakih</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ghadir Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+                <w:t xml:space="preserve">Abdelrahman Eid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (11), pp.751-759. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.5613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20095613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743208v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t>
               </w:r>
@@ -573,77 +573,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Salghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (7), pp.834-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -824,51 +824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product investigation of the gas phase ozonolysis of 1-penten-3-ol, cis-2-penten-1-ol and trans-3-hexen-1-ol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223, pp.117306. </w:t>
@@ -1105,51 +1105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,77 +1352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Salghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (47), pp.27361-27368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reaction of Ozone with C5 and C6 Unsaturated Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (8), pp.556-567. </w:t>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physicochemical parameters and on atmospheric N2O and CH4 emissions of tropical soils, Uvéa Island (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.951-958. </w:t>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of cadmium on different granulometric soil fractions: Influence of organic matter and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dieterlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggwénaëlle Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,64 +2921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of benzylperoxy radical using laser photolysis: Ultraviolet spectrum, self-reaction, and reaction with HO2 kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhaleq Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3003,51 +3003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue bibliographique sur les techniques mises en œuvre pour le traitement des sols pollués par les isomères et les résidus de l’hexachlorocyclohexane (HCH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle El Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric chemistry of 3-methyl-3-hydroxy-2-butanone: photolysis and reaction with oh radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="730A926E"/>
+    <w:nsid w:val="DDC2A192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-roth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5019-1640" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20095613" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04743208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fakih" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04235k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laversin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00841336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Messaadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-741NJ9MR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ggw&#233;na&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.12.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDH394SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2007.04.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCZBHFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-roth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5019-1640" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04743208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fakih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Chakir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21682" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehdeh Jodeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hanbali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20095613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Salghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Rao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salghi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2020.137469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra04235k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basheer Aazaad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Laversin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3048-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02374852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JS9TRF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00841336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Messaadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lendar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mancier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-741NJ9MR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ggw&#233;na&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.12.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDH394SC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2007.04.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWCZBHFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>