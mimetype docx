--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -661,278 +661,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-prescription and invisible work in genomics in France</w:t>
+                <w:t xml:space="preserve">Inequality factors in access to early-phase clinical trials in oncology in France: results of the EGALICAN-2 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+                <w:t xml:space="preserve">E. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lade</w:t>
+                <w:t xml:space="preserve">C. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Vallier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2023.1152364⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.101610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149362v1</w:t>
+                <w:t xml:space="preserve">hal-05395302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality factors in access to early-phase clinical trials in oncology in France: results of the EGALICAN-2 study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Charton</w:t>
+                <w:t xml:space="preserve">E-prescription and invisible work in genomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Baldini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fayet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Auroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (4), pp.101610. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.1152364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2023.1152364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395302v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez, Devenir sujet de recherche. L’expérience des malades du cancer en essai clinique</w:t>
               </w:r>
@@ -1418,51 +1418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir entrepreneur de sa santé : le travail des patients face à la médecine génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F24E69"/>
+    <w:nsid w:val="4130E2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-vallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7189-5612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23764701X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/158157098451772551490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dl7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119881452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05398994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLE005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-vallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7189-5612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23764701X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/158157098451772551490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dl7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119881452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05398994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLE005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>