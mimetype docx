--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -362,278 +362,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignorer le genre dans la recherche clinique en cancérologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-garde biomédicale ou méthodologie du XIXe siècle ? Les transformations de la preuve en cancérologie à travers le cas du larotrectinib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (2), pp.35-60. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Petits nombres en santé, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12swg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917719v1</w:t>
+                <w:t xml:space="preserve">hal-04869866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-garde biomédicale ou méthodologie du XIXe siècle ? Les transformations de la preuve en cancérologie à travers le cas du larotrectinib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ignorer le genre dans la recherche clinique en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Vallier</w:t>
+                <w:t xml:space="preserve">Emilie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Petits nombres en santé, 18 (4), </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.35-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12swg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869866v1</w:t>
+                <w:t xml:space="preserve">hal-04917719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialisation de la recherche clinique en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (1), pp.42879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -661,278 +661,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality factors in access to early-phase clinical trials in oncology in France: results of the EGALICAN-2 study</w:t>
+                <w:t xml:space="preserve">E-prescription and invisible work in genomics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Charton</w:t>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baldini</w:t>
+                <w:t xml:space="preserve">Quentin Lade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fayet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101610⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.1152364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2023.1152364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395302v1</w:t>
+                <w:t xml:space="preserve">hal-04149362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-prescription and invisible work in genomics in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inequality factors in access to early-phase clinical trials in oncology in France: results of the EGALICAN-2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+                <w:t xml:space="preserve">Y. Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lade</w:t>
+                <w:t xml:space="preserve">E. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bourgain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.1152364. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.101610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2023.1152364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149362v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez, Devenir sujet de recherche. L’expérience des malades du cancer en essai clinique</w:t>
               </w:r>
@@ -1000,90 +1000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine de précision et inégalités sociales d’accès aux essais précoces en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Boaventura Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1418,64 +1418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir entrepreneur de sa santé : le travail des patients face à la médecine génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vulnérabilités liées à la génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promesse d’accélération en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4130E2A2"/>
+    <w:nsid w:val="92A5A734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-vallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7189-5612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23764701X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/158157098451772551490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dl7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119881452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05398994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLE005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/estelle-vallier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7189-5612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23764701X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/158157098451772551490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dl7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12swg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1152364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119881452" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/les-vulnerabilites-liees-a-la-genomique-page-125?lang=fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.carva.2025.01.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05398994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLE005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>