--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -169,1300 +169,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CORRESPONDANCES ÉTYMOLOGIQUES, LEXICALES ET SÉMANTIQUES DANS LE PROCESSUS DE FÉMINISATION DE NOMS DE PROFESSION, MÉTIERS ET ACTIVITÉS DANS LES SOCIÉTÉS FRANÇAISE ET ROUMAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Studia Universitatis. Philologia, 4, pp.401-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Gramatică românească 1 de Ion Heliade Rădulescu (1828) au regard [des Elémens] de la Grammaire françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philologica Jassyensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Philologica Jassyensia, an XVI, n° 2 (32), 2020, 2 (32), pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Studia Universitatis. Philologia, 4, pp.401-422</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LANGUE ROUMAINE À TRAVERS LE MANUSCRIT 109 DES ENSEIGNEMENTS DE NEAGOE BASARAB : MARQUES CONVENTIONNELLES DE COUPURE ET MOTS COMPOSÉS SOUDÉS OU SÉPARÉS DE TRAITS D’UNION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studia Universitas Moldaviae : Ştiinţe Umanistice.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Studia Universitatis Moldaviae, Seria "Stiinte umanistice", 4 (124), pp.78-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELQUES OBSERVATIONS SUR LE VOCABULAIRE DE LA PRESSE ROUMAINE AU DEBUT DU XIX e SIÈCLE : LA REVUE « LE GLANEUR MOLDO-VALAQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Cabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech and Context 2 (XI) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Speech and Context (2 (XI) 2019), pp.15-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7481490|⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Cabac</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04111628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux manuscrits roumains comme étape fondamentale dans la connaissance de l’évolution des langues : le fragment « Poveste pentru marele costandin imparat » des Enseignements de Neagoe Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Intertext 1-2 (49-50), 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’accès aux manuscrits roumains comme étape fondamentale dans la connaissance de l’évolution des langues : le fragment « Poveste pentru marele costandin imparat » des Enseignements de Neagoe Basarab</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la richesse d’aspects formels du manuscrit 109 des Enseignements de Neagoe Basarab à son fils Théodose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Din dragoste de dascal si de voroava. Omagiu Doamnei profesor Elena Dragos, la aniversare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Din dragoste de dascal si voroaba. Omagiu Doamnei Profesor Elena Dragos, la aniversare [ed. Adrian Chircu et Maria Aldea], UBB, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport pratique de la lexicographie à la réflexion sur l'adaptation du français et du roumain à un contexte de globalisation croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque Grigore Cincilei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Actes du Colloque Grigore Cincilei, IV, pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonds en contexte et en évolution : des exemples français et roumain anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque Victor Banaru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Actes du Colloque Victor Banaru IV. Du texte au contexte. Défis et perspectives d'une approche transdisciplinaire du texte littéraire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction comme approche de la langue de spécialité à travers quelques exemples roumains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Intertext 1-2 (49-50), 2019</w:t>
+              <w:t xml:space="preserve">, 2016, Intertext, 10 (1-2 (37-38)), pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Din dragoste de dascal si voroaba. Omagiu Doamnei Profesor Elena Dragos, la aniversare [ed. Adrian Chircu et Maria Aldea], UBB, 2019</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et plurilinguisme, de la pratique à la redécouverte théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intertext : revista ştiinţifică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Intertext, Edition spéciale, La Francopolyphonie XI, pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Studia Universitatis Moldaviae, Seria "Stiinte umanistice", 4 (124), pp.78-83</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langue et culture, deux notions différentes ou deux aspects d’une même problématique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francopolyphonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Francopolyphonie : des langues aux langues-cultures : Nouveaux enjeux, nouvelles pratiques, 6, pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Actes du Colloque Grigore Cincilei, IV, pp.57-62</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unele observaţii asupra limbii şi a locului provensalei, cu varietatea ei nisardă, printre limbile romanice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analele Universităţii Spiru Haret – Seria Jurnalism, n°11, 2010, p. 43-52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Analele Universităţii Spiru Haret – Seria Jurnalism, n°11, Université Spiru Haret, Bucarest, 2010, p. 43-52, 11, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Actes du Colloque Victor Banaru IV. Du texte au contexte. Défis et perspectives d'une approche transdisciplinaire du texte littéraire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques représentations de la femme à travers la mythologie gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes n°21 1-2 Regards croisés dans le monde roman, tome 1 « Représentations féminines et regards de femmes. Perspectives culturelles et littéraires » (Introduction hommage à Valerie Rusu + 9 communications), 21/1 (21), pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Intertext, 10 (1-2 (37-38)), pp.31-39</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répercussions linguistiques des contacts entre les peuples et, plus particulièrement, entre les peuples français et roumain au milieu du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes « Regards croisés dans le monde roman », tome 2 Descriptions linguistiques et contaminations. La langue au contact des cultures » (9 communications), 21/2 (21 1-2), pp.247-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Intertext, Edition spéciale, La Francopolyphonie XI, pp.89-99</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le message humaniste des Enseignements de Neagoe Basarab à son fils Théodosie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 14/1-2-Annexes-CDRom (14), pp.203-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue, facteur de culture, d’unité et d’émancipation à travers quelques exemples français et roumains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 1-2-Annexes-CDRom (14), pp.223-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques représentations de la femme à travers la mythologie gréco-romaine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects particuliers à la traduction de dictionnaires. Auteur de l'article : E. Variot. Cahiers d'Etudes Romanes, 2002, Traduction et Plurilinguisme, 1-2 (7), p. 187-209, dans le volume papier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes n°21 1-2 Regards croisés dans le monde roman, tome 1 « Représentations féminines et regards de femmes. Perspectives culturelles et littéraires » (Introduction hommage à Valerie Rusu + 9 communications), 21/1 (21), pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2002, Traduction et Plurilinguisme, 1 [Avant-Propos et Communications (12)] et 2 [Annexes dont Traductions et Dossier de Presse] (7), 451 p. ; ISSN : 0180-684X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Analele Universităţii Spiru Haret – Seria Jurnalism, n°11, Université Spiru Haret, Bucarest, 2010, p. 43-52, 11, pp.43-52</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la traduction et le plurilinguisme. Auteur de l'article : E. Variot, Cahiers d'Etudes Romanes, Centre aixois d'études romanes, 2002, Traduction et Plurilinguisme, 1-2 (7), p. 167-186, dans le volume 7/1 papier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cahiers d'études romanes, Traduction et Plurilinguisme, 1 [Avant-Propos et Communications (12)] et 2 [Annexes dont Traductions et Dossier de Presse] (7 ; ISSN : 0180-684X), 451 p. ; ISSN : 0180-684X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02498220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Variot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258975v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cabac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7481490|" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03510129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03509906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05427890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Variot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cabac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7481490|" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03510129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03509906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05427890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>