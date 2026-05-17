--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -950,519 +950,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques représentations de la femme à travers la mythologie gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes n°21 1-2 Regards croisés dans le monde roman, tome 1 « Représentations féminines et regards de femmes. Perspectives culturelles et littéraires » (Introduction hommage à Valerie Rusu + 9 communications), 21/1 (21), pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unele observaţii asupra limbii şi a locului provensalei, cu varietatea ei nisardă, printre limbile romanice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analele Universităţii Spiru Haret – Seria Jurnalism, n°11, 2010, p. 43-52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Analele Universităţii Spiru Haret – Seria Jurnalism, n°11, Université Spiru Haret, Bucarest, 2010, p. 43-52, 11, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelques représentations de la femme à travers la mythologie gréco-romaine</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les répercussions linguistiques des contacts entre les peuples et, plus particulièrement, entre les peuples français et roumain au milieu du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes n°21 1-2 Regards croisés dans le monde roman, tome 1 « Représentations féminines et regards de femmes. Perspectives culturelles et littéraires » (Introduction hommage à Valerie Rusu + 9 communications), 21/1 (21), pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes « Regards croisés dans le monde roman », tome 2 Descriptions linguistiques et contaminations. La langue au contact des cultures » (9 communications), 21/2 (21 1-2), pp.247-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les répercussions linguistiques des contacts entre les peuples et, plus particulièrement, entre les peuples français et roumain au milieu du XIXe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le message humaniste des Enseignements de Neagoe Basarab à son fils Théodosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Cahiers d’études romanes « Regards croisés dans le monde roman », tome 2 Descriptions linguistiques et contaminations. La langue au contact des cultures » (9 communications), 21/2 (21 1-2), pp.247-264</w:t>
+              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 14/1-2-Annexes-CDRom (14), pp.203-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le message humaniste des Enseignements de Neagoe Basarab à son fils Théodosie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue, facteur de culture, d’unité et d’émancipation à travers quelques exemples français et roumains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 14/1-2-Annexes-CDRom (14), pp.203-222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 1-2-Annexes-CDRom (14), pp.223-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La langue, facteur de culture, d’unité et d’émancipation à travers quelques exemples français et roumains</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la traduction et le plurilinguisme. Auteur de l'article : E. Variot, Cahiers d'Etudes Romanes, Centre aixois d'études romanes, 2002, Traduction et Plurilinguisme, 1-2 (7), p. 167-186, dans le volume 7/1 papier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Traduction et Plurilinguisme, 1-2-Annexes-CDRom (14), pp.223-237. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, Cahiers d'études romanes, Traduction et Plurilinguisme, 1 [Avant-Propos et Communications (12)] et 2 [Annexes dont Traductions et Dossier de Presse] (7 ; ISSN : 0180-684X), 451 p. ; ISSN : 0180-684X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects particuliers à la traduction de dictionnaires. Auteur de l'article : E. Variot. Cahiers d'Etudes Romanes, 2002, Traduction et Plurilinguisme, 1-2 (7), p. 187-209, dans le volume papier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Traduction et Plurilinguisme, 1 [Avant-Propos et Communications (12)] et 2 [Annexes dont Traductions et Dossier de Presse] (7), 451 p. ; ISSN : 0180-684X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498220v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02498163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1681,165 +1681,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parabole, perspectives linguistiques et culturelles à travers quelques auteurs valaques et moldaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Variot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Colloque International d’Études Francophones CIEFT "Paraboles(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEFT - Faculté des Lettres, Histoire et Théologie Chaire de français, Université de Timisoara, Roumanie, Mar 2016, Timisoara, Roumanie. pp.259-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La langue, point d'équilibre et d'harmonie entre le substrat, les innovations et les variations lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Variot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français à l’Université de l’Ouest de Timişoara : un demi-siècle d’enseignement et de recherche (1966-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Timisoara, Roumanie. pp.307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512449v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03507280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unele aspecte filologice ale letopiseţului ţării Moldovei al lui Ion Neculce</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Variot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cabac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7481490|" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03510129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03509906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05427890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Variot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03258973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04111628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cabac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7481490|" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03510129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02498220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03514495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03509906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03512449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05427890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03539658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>