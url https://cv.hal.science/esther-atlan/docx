--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -432,2350 +432,2652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742452v1</w:t>
+                <w:t xml:space="preserve">hal-05567422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhandicap et processus d’apprentissage. Enjeux, concepts, dispositifs et pratiques. Présentation du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88, pp.5-10</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451291v1</w:t>
+                <w:t xml:space="preserve">hal-04742452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expertise d'usage des parents d'enfant polyhandicapé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
+                <w:t xml:space="preserve">Polyhandicap et processus d’apprentissage. Enjeux, concepts, dispositifs et pratiques. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 88, pp.217-229</w:t>
+              <w:t xml:space="preserve">, 2020, 88, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507799v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expertise d'usage des parents d'enfant polyhandicapé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Rybkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.217-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’observation et l’évaluation d’élèves en situation de polyhandicap : une nécessaire réflexion méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88, pp.187-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.088.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la pédagogie institutionnelle permet aux acteurs de se réapproprier l’évaluation et d’en faire un espace de créativité?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation des interactions impliquant un élève avec polyhandicap : quelles intentions derrière les associations entre geste et parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Pelhate</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lewi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie et psychothérapie institutionnelles “Soigner, éduquer, accompagner aujourd'hui : dynamiques d'institutionnalisation et de désinstitutionnalisation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling (UMR 5267); ICAR (UMR 5191), Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537068v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des interactions impliquant un élève avec polyhandicap : quelles intentions derrière les associations entre geste et parole ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Martel</w:t>
+                <w:t xml:space="preserve">Changes in the training of specialist teachers: how to better take into account the pedagogical needs of pupils with visual impairments and additional disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Treffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lewi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ajustements discursifs et interactionnels en contexte de handicap communicationnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Praxiling (UMR 5267); ICAR (UMR 5191), Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th ICEVI European conference. Supporting Children and young adults wtih visual impairment : What can we do? What can be done?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEVI, May 2025, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537192v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
+                <w:t xml:space="preserve">Comment la pédagogie institutionnelle permet aux acteurs de se réapproprier l’évaluation et d’en faire un espace de créativité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Biegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripsydeve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Pédagogie et psychothérapie institutionnelles “Soigner, éduquer, accompagner aujourd'hui : dynamiques d'institutionnalisation et de désinstitutionnalisation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322733v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From special school to regular : what about students with VI and additional disabilities ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dupré</w:t>
+                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educating students with visual impairment in Europe in an inclusive society : The role of specialist teachers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEVI-Europe, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Ripsydeve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593515v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What young students with visual impairment and additional disabilities say about their schooling experiences in an inclusive context ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10th ICEVI European conference. Supporting Children and young adults wtih visual impairment : What can we do? What can be done?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEVI, May 2025, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs expérentiels des parents de jeunes avec polyhandicap : une expertise au service de la scolarisation inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">From special school to regular : what about students with VI and additional disabilities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EXPAIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Educating students with visual impairment in Europe in an inclusive society : The role of specialist teachers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEVI-Europe, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285476v1</w:t>
+                <w:t xml:space="preserve">hal-04593515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Bouveret</w:t>
+                <w:t xml:space="preserve">Les savoirs expérentiels des parents de jeunes avec polyhandicap : une expertise au service de la scolarisation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">Colloque EXPAIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318090v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports des projets de recherche Polyscol et Polycom pour la scolarisation des élèves avec polyhandicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion of pupils with profound intellectual and multiple disabilities (PIMD) in context of institutional transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « polyhandicap, apprentissage et scolarisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des carrés dans des ronds, Apr 2023, Lorient, France, France</w:t>
+              <w:t xml:space="preserve">10th Round Table of Specific Interest Research Group on Persons with Profound Intellectual and Multiple Disabilities (SIRG PIMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Scientific Study of Intellectual and Developmental Disabilities (IASSIDD), Feb 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789664v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer en regards croisés les interactions et les initiatives d’élèves avec polyhandicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inclusion and education of pupils with PIMD: What contributions from special institutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhandicap : donner du sens au quotidien, accompagner l'autodétermination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Polyhandicap France, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the Junior Researchers (JURE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308930v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les travaux de Régine Scelles nourrissent nos recherches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les apports des projets de recherche Polyscol et Polycom pour la scolarisation des élèves avec polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fernandez Gutierrez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage aux travaux de Régine Scelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CLIPSYD, Apr 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">Colloque « polyhandicap, apprentissage et scolarisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des carrés dans des ronds, Apr 2023, Lorient, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200102v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves déficients visuels et participation sociale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer en regards croisés les interactions et les initiatives d’élèves avec polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Treffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">handicap visuel et participation sociale : les apports de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fedrha, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Polyhandicap : donner du sens au quotidien, accompagner l'autodétermination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Polyhandicap France, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04236316v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment observer les gestes professionnels d’enseignants travaillant avec des jeunes en situation de polyhandicap ? Focus sur une méthodologie d’observation dans le cadre d’une recherche participative.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">Comment les travaux de Régine Scelles nourrissent nos recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marceaux-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernandez Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Hommage aux travaux de Régine Scelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CLIPSYD, Apr 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284999v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">Scolarisation des élèves déficients visuels et participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Treffé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
+              <w:t xml:space="preserve">handicap visuel et participation sociale : les apports de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fedrha, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439553v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04236316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment observer les gestes professionnels d’enseignants travaillant avec des jeunes en situation de polyhandicap ? Focus sur une méthodologie d’observation dans le cadre d’une recherche participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329298v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des élèves en situation de polyhandicap : apports de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Arneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scolarisation des élèves polyhandicapés: partage d'expériences et de réflexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Ressources Polyhandicap des Hauts de France, Dec 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308921v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t>
+                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327855v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyscol research</w:t>
+                <w:t xml:space="preserve">La scolarisation des élèves en situation de polyhandicap : apports de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t>
+              <w:t xml:space="preserve">Scolarisation des élèves polyhandicapés: partage d'expériences et de réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ressources Polyhandicap des Hauts de France, Dec 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327819v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t>
+                <w:t xml:space="preserve">Les élèves en situation de polyhandicap : une analyse fine de leurs initiatives à partir de séances de classe filmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (AREF), Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318153v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t>
+                <w:t xml:space="preserve">The Polyscol research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t>
+              <w:t xml:space="preserve">25th international seminar of the National Institute of Special Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (NISE), Oct 2018, Cheonan-Asan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317576v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Students with PIMD : a fine-grained analysis of spontaneous behaviours in the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (ECER), Sep 2018, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage : l’exemple d’élèves en situation de polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux de la déficience intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Unesco, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Students with profound intellectual and multiple disabilities: Spontaneous behaviors in classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th biennial EARLI conference for research on learning and instruction "Education in the crossroads of economy and politics - Role of research in the advancement of public good"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2785,51 +3087,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise des parents de jeunes en situation de polyhandicap : analyses en regards croisés parents – professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2845,73 +3147,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau interuniversitiaure de psychologie du développement et de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du contexte d’installation d’élèves avec polyhandicap en classe : exemple de deux unités d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2927,444 +3229,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association pour la recherche en éducation et en formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Pierkot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3374,111 +3676,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhandicap et processus d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 88, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3488,137 +3790,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 19. La scolarisation et les apprentissages de l'enfant polyhandicapé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La personne polyhandicapée. La connaître, l'accompagner, la soigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.385-409, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3628,78 +3930,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,173 +4009,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Toubert‐duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3883,114 +4185,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les initiatives des élèves avec polyhandicap : une approche clinique des situations d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04308902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4058,51 +4360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B36D071"/>
+    <w:nsid w:val="1A9653B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4289,51 +4591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-atlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5811-797X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03451291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03507799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Rybkine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Col" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Biegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gabriel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Treff&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-atlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5811-797X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03451291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03507799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Rybkine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Col" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.088.0187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Treff&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Biegler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bouveret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marceaux-Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>