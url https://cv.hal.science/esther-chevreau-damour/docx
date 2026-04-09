--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -179,165 +179,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fée électricité en pantoufle du Périgord</w:t>
+                <w:t xml:space="preserve">La fée et le monstre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comité d'histoire de l'électricité et de l'énergie, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les villes à la lumière de la nuit : l'aménagement des villes comme espaces nocturnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nantaise d'Aménagement et d'Urbanisme - ANAU, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232900v1</w:t>
+                <w:t xml:space="preserve">hal-05088321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fée et le monstre</w:t>
+                <w:t xml:space="preserve">La fée électricité en pantoufle du Périgord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes à la lumière de la nuit : l'aménagement des villes comme espaces nocturnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nantaise d'Aménagement et d'Urbanisme - ANAU, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Comité d'histoire de l'électricité et de l'énergie, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088321v1</w:t>
+                <w:t xml:space="preserve">hal-05232900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit et nous</w:t>
               </w:r>
@@ -593,234 +593,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voix de la nuit. Ethnographie des ambiances nocturnes en Périgord-Limousin</w:t>
+                <w:t xml:space="preserve">Confessions nocturnes : vivre la nuit en Périgord-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience sensible &amp; sciences humaines et sociales : Comprendre, transmettre, créer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Studio "Expériences sensibles &amp; Recherches urbaines" - Labex IMU; Le Rize, Mar 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">La Nuit de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GéoLab (Limoges); GéoSphère (Limoges); CAUE 87, Apr 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088512v1</w:t>
+                <w:t xml:space="preserve">hal-05088501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confessions nocturnes : vivre la nuit en Périgord-Limousin</w:t>
+                <w:t xml:space="preserve">L'anthropologue entre Ciel et Terre : exploration des paysages nocturnes en milieu rural en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nuit de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GéoLab (Limoges); GéoSphère (Limoges); CAUE 87, Apr 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ENSA-PLV - Séance 5 : "Terrae incognitae - approches anthropologiques de territoires inexplorés creuset de nouveaux savoirs et de nouveaux récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture, Apr 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088501v1</w:t>
+                <w:t xml:space="preserve">hal-05088489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologue entre Ciel et Terre : exploration des paysages nocturnes en milieu rural en France</w:t>
+                <w:t xml:space="preserve">Les voix de la nuit. Ethnographie des ambiances nocturnes en Périgord-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ENSA-PLV - Séance 5 : "Terrae incognitae - approches anthropologiques de territoires inexplorés creuset de nouveaux savoirs et de nouveaux récits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture, Apr 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">Expérience sensible &amp; sciences humaines et sociales : Comprendre, transmettre, créer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studio "Expériences sensibles &amp; Recherches urbaines" - Labex IMU; Le Rize, Mar 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088489v1</w:t>
+                <w:t xml:space="preserve">hal-05088512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entendre la nuit : enquêter sur les nuits rurales en France avec et par le son</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D86B3DB2"/>
+    <w:nsid w:val="7412404F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1818,51 +1818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-chevreau-damour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chevreau Damour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-chevreau-damour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chevreau Damour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>