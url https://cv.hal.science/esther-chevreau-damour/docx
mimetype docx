--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -179,234 +179,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fée et le monstre</w:t>
+                <w:t xml:space="preserve">La fée électricité en pantoufle du Périgord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes à la lumière de la nuit : l'aménagement des villes comme espaces nocturnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nantaise d'Aménagement et d'Urbanisme - ANAU, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Comité d'histoire de l'électricité et de l'énergie, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088321v1</w:t>
+                <w:t xml:space="preserve">hal-05232900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fée électricité en pantoufle du Périgord</w:t>
+                <w:t xml:space="preserve">La nuit et nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comité d'histoire de l'électricité et de l'énergie, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le Jour de la Nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agir pour l'environnement; Parc naturel régional Périgord-Limousin, Oct 2025, Saint-Estèphe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232900v1</w:t>
+                <w:t xml:space="preserve">hal-05322042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuit et nous</w:t>
+                <w:t xml:space="preserve">La fée et le monstre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Jour de la Nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agir pour l'environnement; Parc naturel régional Périgord-Limousin, Oct 2025, Saint-Estèphe, France</w:t>
+              <w:t xml:space="preserve">Les villes à la lumière de la nuit : l'aménagement des villes comme espaces nocturnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nantaise d'Aménagement et d'Urbanisme - ANAU, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322042v1</w:t>
+                <w:t xml:space="preserve">hal-05088321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fée électricité en Nontronnais</w:t>
               </w:r>
@@ -593,372 +593,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confessions nocturnes : vivre la nuit en Périgord-Limousin</w:t>
+                <w:t xml:space="preserve">Les voix de la nuit. Ethnographie des ambiances nocturnes en Périgord-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nuit de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GéoLab (Limoges); GéoSphère (Limoges); CAUE 87, Apr 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Expérience sensible &amp; sciences humaines et sociales : Comprendre, transmettre, créer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studio "Expériences sensibles &amp; Recherches urbaines" - Labex IMU; Le Rize, Mar 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088501v1</w:t>
+                <w:t xml:space="preserve">hal-05088512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologue entre Ciel et Terre : exploration des paysages nocturnes en milieu rural en France</w:t>
+                <w:t xml:space="preserve">Ré-ambiancer la nuit : politiques et pratiques nocturnes sur le territoire du Parc naturel régional Périgord-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ENSA-PLV - Séance 5 : "Terrae incognitae - approches anthropologiques de territoires inexplorés creuset de nouveaux savoirs et de nouveaux récits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture, Apr 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Nocturnes : espaces et pratiques de la nuit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeunes chercheurs.euses de l'UMR TELEMMe; Maison Méditerranéenne des Sciences de l'Homme (MMSH), May 2024, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088489v1</w:t>
+                <w:t xml:space="preserve">hal-05088465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voix de la nuit. Ethnographie des ambiances nocturnes en Périgord-Limousin</w:t>
+                <w:t xml:space="preserve">Entendre la nuit : enquêter sur les nuits rurales en France avec et par le son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience sensible &amp; sciences humaines et sociales : Comprendre, transmettre, créer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Studio "Expériences sensibles &amp; Recherches urbaines" - Labex IMU; Le Rize, Mar 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque international Nuits des Suds - Première approche interdisciplinaire des nuits du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSJES-USMBA (Maroc); ENSA Toulouse; Université Sidi Mohamed Ben Abdellah (Maroc); Musée Nejjarine (Maroc); LRA (France); EPFL (Suisse); McGill University (Canada); Hanoï Architectural University (Vietnam); Università degli Studi di Milano-Bicocca (Italie); UCAD (Sénégal); ENAT (Maroc); AIGF (Monde), Sep 2024, Fes, Morocco, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088512v1</w:t>
+                <w:t xml:space="preserve">hal-05088451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre la nuit : enquêter sur les nuits rurales en France avec et par le son</w:t>
+                <w:t xml:space="preserve">Confessions nocturnes : vivre la nuit en Périgord-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nuits des Suds - Première approche interdisciplinaire des nuits du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSJES-USMBA (Maroc); ENSA Toulouse; Université Sidi Mohamed Ben Abdellah (Maroc); Musée Nejjarine (Maroc); LRA (France); EPFL (Suisse); McGill University (Canada); Hanoï Architectural University (Vietnam); Università degli Studi di Milano-Bicocca (Italie); UCAD (Sénégal); ENAT (Maroc); AIGF (Monde), Sep 2024, Fes, Morocco, Maroc</w:t>
+              <w:t xml:space="preserve">La Nuit de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GéoLab (Limoges); GéoSphère (Limoges); CAUE 87, Apr 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088451v1</w:t>
+                <w:t xml:space="preserve">hal-05088501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ambiancer la nuit : politiques et pratiques nocturnes sur le territoire du Parc naturel régional Périgord-Limousin</w:t>
+                <w:t xml:space="preserve">L'anthropologue entre Ciel et Terre : exploration des paysages nocturnes en milieu rural en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Chevreau Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Nocturnes : espaces et pratiques de la nuit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jeunes chercheurs.euses de l'UMR TELEMMe; Maison Méditerranéenne des Sciences de l'Homme (MMSH), May 2024, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ENSA-PLV - Séance 5 : "Terrae incognitae - approches anthropologiques de territoires inexplorés creuset de nouveaux savoirs et de nouveaux récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture, Apr 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088465v1</w:t>
+                <w:t xml:space="preserve">hal-05088489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) de la nuit</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7412404F"/>
+    <w:nsid w:val="83109B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1818,51 +1818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-chevreau-damour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chevreau Damour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-chevreau-damour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chevreau Damour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>