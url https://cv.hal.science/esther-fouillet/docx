--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -522,260 +522,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with complexity to reduce pesticides: the case of vineyard cropping systems</w:t>
+                <w:t xml:space="preserve">Why scaling up cowpea inoculated with effective native rhizobia should be good for soil health and yields in Yen Bai Province of Northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Laetitia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teo Etchepare</w:t>
+                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Le Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Otieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">6. Asian-Pacific Conference on Plant-Microbe Symbiosis and Nitrogen Fixation (APMNF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Chiang Mai, Thailand. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732674v1</w:t>
+                <w:t xml:space="preserve">hal-04529350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why scaling up cowpea inoculated with effective native rhizobia should be good for soil health and yields in Yen Bai Province of Northern Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with complexity to reduce pesticides: the case of vineyard cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Le Viet</w:t>
+                <w:t xml:space="preserve">Teo Etchepare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Otieno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Asian-Pacific Conference on Plant-Microbe Symbiosis and Nitrogen Fixation (APMNF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Chiang Mai, Thailand. pp.32</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529350v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY-Network</w:t>
               </w:r>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Conference - Towards Pesticide Free Agriculture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2199,77 +2199,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive impacts of a cowpea-cassava intercropping system on soil biodiversity in Northern Vietnam (Yen Bai Province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Thy Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6031D9C7"/>
+    <w:nsid w:val="FA174EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4535-6485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271973056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Etchepare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otieno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04269158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thy Thanh Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Atieno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4535-6485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271973056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Viet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otieno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Etchepare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04269158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thy Thanh Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Atieno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>