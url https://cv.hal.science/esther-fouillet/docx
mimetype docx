--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -986,1005 +986,1005 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
+                <w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575614v1</w:t>
-[...656 lines deleted...]
-                <w:t xml:space="preserve">hal-03783365v1</w:t>
+                <w:t xml:space="preserve">hal-04731979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t>
+                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04731979v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA174EE2"/>
+    <w:nsid w:val="681408D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4535-6485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271973056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Viet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otieno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Etchepare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04269158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thy Thanh Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Atieno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-fouillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4535-6485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271973056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523994v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Viet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otieno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Etchepare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier Jolain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04269158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thy Thanh Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Atieno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>