--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -2423,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681408D1"/>
+    <w:nsid w:val="5D30651F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>