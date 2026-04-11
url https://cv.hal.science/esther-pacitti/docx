--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esther Pacitti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esther-pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1370-9943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117946451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Constructive Heuristic for Executing Cloud-based Workflows with Data Confidentiality Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.1-52/92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-025-04582-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-Based Anomaly Detectors: Cutoff Frequency Adjustment and SMA-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04280618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPred: A framework for nonstationary time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.197-202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-and machine learning-based recommendation of parameter values in scientific workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Junior Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e606. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02984969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LNCS (9430), pp.115-144. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Query Processing using User Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information Systems, 48, pp.44-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in PDMS Based on Social Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transactions on Large-Scale Data- and Knowledge-Centered Systems XIII, LNCS, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A P2P Recommendation System for Large-Scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, 6790 (LNCS), pp.87-116. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Peer-to-Peer Content Distribution Network with High Performance, Scalability and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.222-247. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and topology-aware reconciliation on P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1-3), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-008-7029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Optimistic Replication on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05495463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Based Ensemble Method for Robust Concept Drift Detection in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society; IEEE Computational Intelligence Society, Jun 2025, Rome, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning Detection Criteria for Enhancing Anomaly Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Pinto Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2025 - 40º Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2025.247063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Heurística para a Execuc ão de Workflows com Restricões de Confidencialidade em Ambientes Conteinerizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação, Oct 2024, Florianapolis, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegurando a Confidencialidade de Dados de Workflows Executados em Nuvens de Computadores: Abordagens Heurísticas e Exatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPO 2024 - Simpósio Brasileiro de Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Pesquisa Operacional (Sobrapo), Nov 2024, Fortaleza, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04687976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff Frequency Adjustment for FFT-Based Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A. F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação (SBC), Oct 2024, Florianapolis, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2024.243319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Event Detection in Streaming Time Series: Novel Metrics and Practical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eduardo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2024 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society, Jun 2024, Yokoama, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04674128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMotif Explorer: A Tool for Spatiotemporal Motif Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 – Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Honrizonte, Brazil. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2023.233371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTSM Package: Finding Frequent Sequences in Constrained Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Oct 2023, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Inertial Anomaly Detector: A Novel Time Series Event Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Padova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03852429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalização de Mineração de Sequências Restritas no Espaço e no Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2021 - 36ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2021, Online, Brazil. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2021.17891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Desempenho da Distribuição de Workflows Científicos em Nuvens com Restrições de Confidencialidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPerformance 2021 - 20th Workshop on Performance of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSBC, Jul 2021, Online, Brazil. pp.37-48, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wperformance.2021.15721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecçao de Anomalias Frequentes no Transporte Rodoviario Urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetin Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.857-868, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2018.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReeP: towards parameter recommendation in scientific workflows using preference learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Brazilian Symposium on Databases (SBBD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumo à Integração da Álgebra de Workflows com o Processamento de Consulta Relacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01270268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP2PS11: 3rd International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo of P2Prec: a Social-based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A Social-Based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, Scotland, United Kingdom. pp.2593-2596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciMulator: Um Ambiente de Simulação de Workflows Científicos em Redes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop de Redes Dinâmicas e Sistemas Peer-to-Peer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gramado, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Many-Task Computing in Scientific Workflows Using P2P Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAGS: Many-Task Computing on Grids and Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New Orleans, United States. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower-CDN: A hybrid P2P overlay for Efficient Query Processing in CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaware: Index Caching in Unstructured P2P-file Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Réseau Pair-à-Pair de Distribution de contenu Exploitant les Intérêts et les Localités des Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium. pp.388-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust P2P-CDN Under Large-Scale and Dynamic Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki concerto: un wiki sur réseau P2P supportant le nomadisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maire Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité - Ubimob'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki Concerto: A P2P Wiki System Supporting Disconnected Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, Cooperative Design, Visualization, and Engineering CDVE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Approach for Distributed Data Reconciliation in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Distributed Reconciliation in P2P-DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.LNCS vol. 4128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive multi-master replication in a cluster of autonomous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Germany. pp.318-327, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-178, 2025, Synthesis Lectures on Data Management (SLDM), H.V. Jagadish, 978-3-031-75941-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04776385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface of Proceedings of the conference BDA'2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Workflow Management: For Clouds and Data-Intensive and Scalable Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan&amp;Claypool Publishers, 14 (4), pp.1-179, 2019, Synthesis Lectures on Data Management, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00915ED1V01Y201904DTM060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Techniques for Decentralized Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, pp.104, 2012, 1608458229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPredIT: Integrated Tuning of Data Preprocessing and Time Series Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV : Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14160, pp.41-55, 2023, Lecture Notes in Computer Science, 978-3-662-68013-1. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2038-2040, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00794814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Levels for Data Sharing in Large-Scale Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11018, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Reformulation in Social PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11008, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Distribution in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7138, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Flower-CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7129, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Freshness in Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3617, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithms for Maintaining Replica Consistency in Lazy Master Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3654, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Propagation Strategies to Improve Freshness of Data in Lazy Master Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3233, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Replication in three Contexts: Data Warehouse, Cluster and P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esther Pacitti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esther-pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1370-9943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117946451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Constructive Heuristic for Executing Cloud-based Workflows with Data Confidentiality Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.1-52/92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-025-04582-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-Based Anomaly Detectors: Cutoff Frequency Adjustment and SMA-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04280618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPred: A framework for nonstationary time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.197-202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-and machine learning-based recommendation of parameter values in scientific workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Junior Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e606. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02984969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LNCS (9430), pp.115-144. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Query Processing using User Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information Systems, 48, pp.44-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in PDMS Based on Social Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transactions on Large-Scale Data- and Knowledge-Centered Systems XIII, LNCS, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A P2P Recommendation System for Large-Scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, 6790 (LNCS), pp.87-116. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Peer-to-Peer Content Distribution Network with High Performance, Scalability and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.222-247. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and topology-aware reconciliation on P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1-3), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-008-7029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Optimistic Replication on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05495463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Based Ensemble Method for Robust Concept Drift Detection in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society; IEEE Computational Intelligence Society, Jun 2025, Rome, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning Detection Criteria for Enhancing Anomaly Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Pinto Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2025 - 40º Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2025.247063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Heurística para a Execuc ão de Workflows com Restricões de Confidencialidade em Ambientes Conteinerizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação, Oct 2024, Florianapolis, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegurando a Confidencialidade de Dados de Workflows Executados em Nuvens de Computadores: Abordagens Heurísticas e Exatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPO 2024 - Simpósio Brasileiro de Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Pesquisa Operacional (Sobrapo), Nov 2024, Fortaleza, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04687976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff Frequency Adjustment for FFT-Based Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A. F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação (SBC), Oct 2024, Florianapolis, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2024.243319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Event Detection in Streaming Time Series: Novel Metrics and Practical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eduardo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2024 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society, Jun 2024, Yokoama, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04674128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMotif Explorer: A Tool for Spatiotemporal Motif Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 – Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Honrizonte, Brazil. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2023.233371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTSM Package: Finding Frequent Sequences in Constrained Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Oct 2023, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Inertial Anomaly Detector: A Novel Time Series Event Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Padova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03852429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalização de Mineração de Sequências Restritas no Espaço e no Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2021 - 36ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2021, Online, Brazil. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2021.17891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Desempenho da Distribuição de Workflows Científicos em Nuvens com Restrições de Confidencialidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPerformance 2021 - 20th Workshop on Performance of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSBC, Jul 2021, Online, Brazil. pp.37-48, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wperformance.2021.15721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecçao de Anomalias Frequentes no Transporte Rodoviario Urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetin Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.857-868, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2018.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReeP: towards parameter recommendation in scientific workflows using preference learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Brazilian Symposium on Databases (SBBD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumo à Integração da Álgebra de Workflows com o Processamento de Consulta Relacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01270268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo of P2Prec: a Social-based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A Social-Based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, Scotland, United Kingdom. pp.2593-2596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP2PS11: 3rd International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciMulator: Um Ambiente de Simulação de Workflows Científicos em Redes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop de Redes Dinâmicas e Sistemas Peer-to-Peer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gramado, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Many-Task Computing in Scientific Workflows Using P2P Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAGS: Many-Task Computing on Grids and Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New Orleans, United States. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Réseau Pair-à-Pair de Distribution de contenu Exploitant les Intérêts et les Localités des Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium. pp.388-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust P2P-CDN Under Large-Scale and Dynamic Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower-CDN: A hybrid P2P overlay for Efficient Query Processing in CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaware: Index Caching in Unstructured P2P-file Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki concerto: un wiki sur réseau P2P supportant le nomadisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maire Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité - Ubimob'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki Concerto: A P2P Wiki System Supporting Disconnected Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, Cooperative Design, Visualization, and Engineering CDVE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Approach for Distributed Data Reconciliation in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Distributed Reconciliation in P2P-DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.LNCS vol. 4128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive multi-master replication in a cluster of autonomous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Germany. pp.318-327, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-178, 2025, Synthesis Lectures on Data Management (SLDM), H.V. Jagadish, 978-3-031-75941-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04776385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface of Proceedings of the conference BDA'2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Workflow Management: For Clouds and Data-Intensive and Scalable Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan&amp;Claypool Publishers, 14 (4), pp.1-179, 2019, Synthesis Lectures on Data Management, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00915ED1V01Y201904DTM060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Techniques for Decentralized Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, pp.104, 2012, 1608458229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPredIT: Integrated Tuning of Data Preprocessing and Time Series Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV : Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14160, pp.41-55, 2023, Lecture Notes in Computer Science, 978-3-662-68013-1. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2038-2040, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00794814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Levels for Data Sharing in Large-Scale Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11018, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Reformulation in Social PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11008, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Distribution in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7138, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Flower-CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7129, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Freshness in Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3617, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithms for Maintaining Replica Consistency in Lazy Master Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3654, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Propagation Strategies to Improve Freshness of Data in Lazy Master Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3233, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Replication in three Contexts: Data Warehouse, Cluster and P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE49CA4E"/>
+    <w:nsid w:val="0E001B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-pacitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1370-9943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117946451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05380013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. P. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04582-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Balbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bezerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.09.067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Junior Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Summa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0244817-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-008-7029-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CLPSTVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti Tavares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Garibaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228919" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Pinto Sobrinho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Souza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2025.247063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. F. dos Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2024.243319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04674128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650809" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283828v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2023.233371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03852429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alpis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Escobar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campisano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2021.17891" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wperformance.2021.15721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640979v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640886v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331231v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414473v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Julien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lauri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376990" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379703v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_48" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04776385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Ogasawara" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031759406" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00915ED1V01Y201904DTM060" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Marques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pacheco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483403v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437465v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073061v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-pacitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1370-9943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117946451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05380013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. P. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04582-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Balbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bezerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.09.067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Junior Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Summa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0244817-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-008-7029-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CLPSTVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti Tavares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Garibaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228919" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Pinto Sobrinho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Souza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2025.247063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. F. dos Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2024.243319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04674128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650809" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283828v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2023.233371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03852429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alpis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Escobar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campisano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2021.17891" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wperformance.2021.15721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640886v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414473v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Julien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lauri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376990" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379703v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_48" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04776385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Ogasawara" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031759406" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00915ED1V01Y201904DTM060" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Marques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pacheco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483403v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437465v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073061v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>