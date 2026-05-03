--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esther Pacitti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esther-pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1370-9943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117946451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Constructive Heuristic for Executing Cloud-based Workflows with Data Confidentiality Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.1-52/92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-025-04582-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-Based Anomaly Detectors: Cutoff Frequency Adjustment and SMA-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04280618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPred: A framework for nonstationary time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.197-202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-and machine learning-based recommendation of parameter values in scientific workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Junior Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e606. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02984969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LNCS (9430), pp.115-144. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Query Processing using User Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information Systems, 48, pp.44-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in PDMS Based on Social Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transactions on Large-Scale Data- and Knowledge-Centered Systems XIII, LNCS, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A P2P Recommendation System for Large-Scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, 6790 (LNCS), pp.87-116. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Peer-to-Peer Content Distribution Network with High Performance, Scalability and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.222-247. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and topology-aware reconciliation on P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1-3), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-008-7029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Optimistic Replication on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05495463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Based Ensemble Method for Robust Concept Drift Detection in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society; IEEE Computational Intelligence Society, Jun 2025, Rome, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning Detection Criteria for Enhancing Anomaly Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Pinto Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2025 - 40º Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2025.247063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Heurística para a Execuc ão de Workflows com Restricões de Confidencialidade em Ambientes Conteinerizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação, Oct 2024, Florianapolis, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegurando a Confidencialidade de Dados de Workflows Executados em Nuvens de Computadores: Abordagens Heurísticas e Exatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPO 2024 - Simpósio Brasileiro de Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Pesquisa Operacional (Sobrapo), Nov 2024, Fortaleza, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04687976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff Frequency Adjustment for FFT-Based Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A. F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação (SBC), Oct 2024, Florianapolis, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2024.243319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Event Detection in Streaming Time Series: Novel Metrics and Practical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eduardo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2024 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society, Jun 2024, Yokoama, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04674128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMotif Explorer: A Tool for Spatiotemporal Motif Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 – Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Honrizonte, Brazil. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2023.233371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTSM Package: Finding Frequent Sequences in Constrained Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Oct 2023, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Inertial Anomaly Detector: A Novel Time Series Event Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Padova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03852429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalização de Mineração de Sequências Restritas no Espaço e no Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2021 - 36ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2021, Online, Brazil. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2021.17891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Desempenho da Distribuição de Workflows Científicos em Nuvens com Restrições de Confidencialidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPerformance 2021 - 20th Workshop on Performance of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSBC, Jul 2021, Online, Brazil. pp.37-48, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wperformance.2021.15721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecçao de Anomalias Frequentes no Transporte Rodoviario Urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetin Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.857-868, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2018.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReeP: towards parameter recommendation in scientific workflows using preference learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Brazilian Symposium on Databases (SBBD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumo à Integração da Álgebra de Workflows com o Processamento de Consulta Relacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01270268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo of P2Prec: a Social-based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A Social-Based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, Scotland, United Kingdom. pp.2593-2596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP2PS11: 3rd International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciMulator: Um Ambiente de Simulação de Workflows Científicos em Redes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop de Redes Dinâmicas e Sistemas Peer-to-Peer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gramado, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Many-Task Computing in Scientific Workflows Using P2P Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAGS: Many-Task Computing on Grids and Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New Orleans, United States. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Réseau Pair-à-Pair de Distribution de contenu Exploitant les Intérêts et les Localités des Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium. pp.388-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust P2P-CDN Under Large-Scale and Dynamic Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower-CDN: A hybrid P2P overlay for Efficient Query Processing in CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaware: Index Caching in Unstructured P2P-file Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki concerto: un wiki sur réseau P2P supportant le nomadisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maire Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité - Ubimob'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki Concerto: A P2P Wiki System Supporting Disconnected Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, Cooperative Design, Visualization, and Engineering CDVE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Approach for Distributed Data Reconciliation in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Distributed Reconciliation in P2P-DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.LNCS vol. 4128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive multi-master replication in a cluster of autonomous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Germany. pp.318-327, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-178, 2025, Synthesis Lectures on Data Management (SLDM), H.V. Jagadish, 978-3-031-75941-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04776385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface of Proceedings of the conference BDA'2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Workflow Management: For Clouds and Data-Intensive and Scalable Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan&amp;Claypool Publishers, 14 (4), pp.1-179, 2019, Synthesis Lectures on Data Management, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00915ED1V01Y201904DTM060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Techniques for Decentralized Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, pp.104, 2012, 1608458229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPredIT: Integrated Tuning of Data Preprocessing and Time Series Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV : Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14160, pp.41-55, 2023, Lecture Notes in Computer Science, 978-3-662-68013-1. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2038-2040, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00794814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Levels for Data Sharing in Large-Scale Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11018, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Reformulation in Social PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11008, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Distribution in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7138, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Flower-CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7129, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Freshness in Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3617, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithms for Maintaining Replica Consistency in Lazy Master Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3654, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Propagation Strategies to Improve Freshness of Data in Lazy Master Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3233, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Replication in three Contexts: Data Warehouse, Cluster and P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esther Pacitti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">esther-pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1370-9943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117946451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Greedy Constructive Heuristic for Executing Cloud-based Workflows with Data Confidentiality Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7, pp.1-52/92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-025-04582-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have We Seen These Data Before? A GRASP‐Based Execution Strategy for Cloud‐based Workflows With Memoization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (7), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.70672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05601758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and accurate online multivariate anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 131, pp.102524. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-Based Anomaly Detectors: Cutoff Frequency Adjustment and SMA-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoftED: Metrics for Soft Evaluation of Time Series Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110728. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04280618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04173545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPred: A framework for nonstationary time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 467, pp.197-202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing in a Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Kranas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.939-977. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-021-07322-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03148271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance-and machine learning-based recommendation of parameter values in scientific workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Junior Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.e606. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-cs.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware scheduling of scientific workflows in a multisite cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.172-186. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2021.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Computation of PDFs on Big Spatial Data Using Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Moreno Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-019-07260-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02045144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-Time Motifs Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Bazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.1121-1140. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDA-194759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02984969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUQ$2$: Uncertainty Quantification Queries over Large Spatio-temporal Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yania M Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Scientific Workflows in the Cloud Through Adaptive Caching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12380, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62271-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (10), pp.1940-1953. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2018.2867857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Scheduling Frameworks in Big Data Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2018.093765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Management of Scientific Workflows for High-Throughput Plant Phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Smart Farming, 113, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Data in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.80-112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Thousands of Specialized Labels: A Bayesian Active Training Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (6), pp.1376-1391. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2017.2653763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Scheduling of Scientific Workflows in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.76-95. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Data-Intensive Scientific Workflow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.457-493. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-015-9329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01144760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Coverage in Distributed Search and Recommendation with Profile Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LNCS (9430), pp.115-144. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48567-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Query Processing using User Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information Systems, 48, pp.44-63. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01079523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Reformulation in PDMS Based on Social Relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Transactions on Large-Scale Data- and Knowledge-Centered Systems XIII, LNCS, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning Algorithms for Continuously Growing Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, LNCS (8320), pp.105-128. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45315-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00906966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenith: Scientific Data Management on a Large Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (89), pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Efficient Top-k Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.973-989. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication in DHTs using Dynamic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, LNCS (6790), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A P2P Recommendation System for Large-Scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Part III - Special Issue on Data and Knowledge Management in Grid and P2P Systems, 6790 (LNCS), pp.87-116. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23074-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Peer-to-Peer Content Distribution Network with High Performance, Scalability and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.222-247. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHTJoin: Processing Continuous Join Queries Using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.291-317. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-009-7054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Processing of Continuous Join Queries using Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Euro-Par 2008 – Parallel Processing, Volume 5168/2008, pp.632-641. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel query processing for OLAP in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (17), pp.2039-2048. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and topology-aware reconciliation on P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jimenez-Peris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (1-3), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-008-7029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hybrid partitioning for OLAP query processing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJHPCN.2008.022301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Data Management: Open Problems and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3), pp.273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00473481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leganet system: Freshness-aware transaction routing in a database cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.320-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Network Traffic in Unstructured P2P Systems Using Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2-3), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10619-006-8313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Replication in a Database Cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Özsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Optimistic Replication on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecobase project: database and web technologies for environmental information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Llirbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30 (3), pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replicated Databases: concepts, Architectures and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4-5), pp.519-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Based Ensemble Method for Robust Concept Drift Detection in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society; IEEE Computational Intelligence Society, Jun 2025, Rome, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05495463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning Detection Criteria for Enhancing Anomaly Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Pinto Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2025 - 40º Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2025.247063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05332275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Heurística para a Execuc ão de Workflows com Restricões de Confidencialidade em Ambientes Conteinerizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação, Oct 2024, Florianapolis, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assegurando a Confidencialidade de Dados de Workflows Executados em Nuvens de Computadores: Abordagens Heurísticas e Exatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPO 2024 - Simpósio Brasileiro de Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Pesquisa Operacional (Sobrapo), Nov 2024, Fortaleza, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04687976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff Frequency Adjustment for FFT-Based Anomaly Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Paixão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A. F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2024 - Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Computação (SBC), Oct 2024, Florianapolis, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2024.243319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04683135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Event Detection in Streaming Time Series: Novel Metrics and Practical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eduardo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2024 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Neural Network Society, Jun 2024, Yokoama, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04674128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMotif Explorer: A Tool for Spatiotemporal Motif Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2023 – Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Sep 2023, Belo Honrizonte, Brazil. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd_estendido.2023.233371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSTSM Package: Finding Frequent Sequences in Constrained Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2023 – 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Oct 2023, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Inertial Anomaly Detector: A Novel Time Series Event Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janio Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Padova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03852429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalização de Mineração de Sequências Restritas no Espaço e no Tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD 2021 - 36ª Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Oct 2021, Online, Brazil. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/sbbd.2021.17891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Desempenho da Distribuição de Workflows Científicos em Nuvens com Restrições de Confidencialidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPerformance 2021 - 20th Workshop on Performance of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSBC, Jul 2021, Online, Brazil. pp.37-48, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/wperformance.2021.15721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03452298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Caching of Scientific Workflows in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2020 - 31st International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEXA Society, Sep 2020, Bratislava, Slovakia. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59051-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Caching for Data-Intensive Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2019 - 30th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.452-466, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Polyglot Query Processing on Heterogeneous Cloud Data Stores with LeanXcale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vilaça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Big Data (Big Data 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Seattle, United States. pp.1757-1766, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2018.8622187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecçao de Anomalias Frequentes no Transporte Rodoviario Urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Tight Space-Time Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Perosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.247-257, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98539-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentially Private Index for Range Query Processing in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetin Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.857-868, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2018.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of PDFs on Big Spatial Data: Problem & Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lemus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Data Science Workshop (LADaS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReeP: towards parameter recommendation in scientific workflows using preference learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Brazilian Symposium on Databases (SBBD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumo à Integração da Álgebra de Workflows com o Processamento de Consulta Relacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelli Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD: Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, Aug 2018, Rio de Janeiro, Brazil. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01868556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heraldo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Camata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LADaS: Latin America Data Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Collaborative Filtering Algorithm Using Multiple Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Bouadjenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Scheduling of Scientific Workflows using Hot Metadata in a Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01620060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Execution with Multiple Objectives in Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS / ISAE-ENSMA, Poitiers, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01409092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThePlantGame: Actively Training Human Annotators for Domain-specific Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Shasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2016 - 24th International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.720-721, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2973820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Hot Metadata for Scientific Workflows on Multisite Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pineda-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Costan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Washington, DC, United States. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.2016.7840628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Scheduling with Provenance Support in Multisite Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECPAR: Vector and Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, Portugal, Jun 2016, Porto, Portugal. pp.206-219, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61982-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Privacy-Preserving Solution for Clustering Massively Distributed Personal Times-Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE: International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland. pp.1370-1373, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2016.7498347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01270268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaroscuro: Transparency and Privacy for Massive Personal Time-Series Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD: International Conference on Management of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Melbourne, Australia. pp.779-794, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2723372.2749453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Workflow Partitioning in Multi-site Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par: Parallel Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.105-116, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01073613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Gossip-Based Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe 2014 - 7th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.25-36, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Diversification in Distributed Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAG, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01177564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed Recommendation Tool for Citizen Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-Part : Minimizing Data Transfers Between Mappers and Reducers in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for Phenotyping Data Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2013 - 29e Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Partitioning for Minimizing Transferred Data in MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyakant Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40053-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRS 2013 - 4th International Workshop on Social Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rio de Janeiro, Brazil. pp.973-980, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487788.2488094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynPart: Dynamic Partitioning for Large-Scale Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Social and Content-based Recommendation in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Cart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP2PS11: 3rd International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo of P2Prec: a Social-based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: A Social-Based P2P Recommendation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM: Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Glasgow, Scotland, United Kingdom. pp.2593-2596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciMulator: Um Ambiente de Simulação de Workflows Científicos em Redes P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop de Redes Dinâmicas e Sistemas Peer-to-Peer 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Gramado, Brazil. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA: Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph partitioning strategies for efficient BFS in shared-nothing parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Muntes-Mulero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Martínez-Bazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep-Lluís Larriba-Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAIM: Web-Age Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Jiuzhaigou Valley, China. pp.13-24, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16720-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Many-Task Computing in Scientific Workflows Using P2P Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTAGS: Many-Task Computing on Grids and Supercomputers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New Orleans, United States. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Timestamping for Efficient Replication Management in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B. Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBE'10: Third International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilbao, Spain. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Recommendation Service for P2P Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00604373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locaware: Index Caching in Unstructured P2P-file Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flower-CDN: A hybrid P2P overlay for Efficient Query Processing in CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Join Query Processing over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Braganholo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium of Computation: Brazil / INRIA, Cooperations, Advances and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rio Grande do Sul, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Processing of Continous Join Queries using DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Peer-to-Peer Systems (DAMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Petersbourg, Russia. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Réseau Pair-à-Pair de Distribution de contenu Exploitant les Intérêts et les Localités des Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium. pp.388-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Robust P2P-CDN Under Large-Scale and Dynamic Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Continuous Join Queries in a P2P Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslao Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reconciliation in P2P Collaborative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées "Bases de Données Avancées" - BDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00376751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampillage et Journalisation P2P pour XWiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki concerto: un wiki sur réseau P2P supportant le nomadisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maire Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées Francophones Mobilité et Ubiquité - Ubimob'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.83-85, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XWiki Concerto: A P2P Wiki System Supporting Disconnected Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference, Cooperative Design, Visualization, and Engineering CDVE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Very Large Databases - VLDB 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand. pp.1420-1423, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454159.1454189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAP Query Processing in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Kotowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. B Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VLDB Workshop on Data Management in Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Currency in Replicated DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Management of Data (SIGMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Position Algorithms for Top-k Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Data Bases (VLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Vienna, Austria. pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology-Aware Approach for Distributed Data Reconciliation in P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.318-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Currency in Replicated DHTs using a Keybased Timestamping Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location-Aware Index Caching and Searching for P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Databases, Information Systems and Peer-to-Peer Computing (DBISP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Top-k Queries in Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.489-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel and Distributed Systems (ICPADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society, Jul 2006, Minneapolis, United States. pp.401-410, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2006.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable and Available Reconciliation on P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jimenez-Periz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bases de Données Avancées (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France, France. pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Distributed Reconciliation in P2P-DHT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.LNCS vol. 4128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Distributed Algorithm for Semantic Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Data &amp; Structures (WDAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.Records of the 7th Int</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency Management for Partial Replication in a High Performance Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Japan. pp.809-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Semantic Reconciliation of Replicated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti (CDUR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE France et ACM SIGOPS France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Virtual Partitioning in OLAP Database Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Experimentation with Preventive Replication in a Database Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLDB 2005 : Workshop on Design, Implementation, and Deployment of Database Replication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on distributed data and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Lausanne, Jul 2004, Lausanne, Switzerland. pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management in Large-scale P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Computational Science - VECPAR 2004: 6th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up the Preventive Replication of Autonomous Databases in Cluster Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.174-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive multi-master replication in a cluster of autonomous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tamer Özsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2003 parallel processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Germany. pp.318-327, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Processing with Autonomous Databases in a Cluster System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Naacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoopIS 2002 - 10th International Conference on Cooperative Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Irvine, CA, United States. pp.410-428, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36124-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Scalable Real-Time Analytics with CloudDBAppliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Levchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLDB: Extremely Large Databases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France. , 10th Extremely Large Databases Conference, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01632355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantRT : a Distributed and Diversified Recommendation Tool for Citizen Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2014 - 30e Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PShare: a Social-based P2P Data Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Detection in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo S. Ogasawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-178, 2025, Synthesis Lectures on Data Management (SLDM), H.V. Jagadish, 978-3-031-75941-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04776385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface of Proceedings of the conference BDA'2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Miklos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Workflow Management: For Clouds and Data-Intensive and Scalable Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan&amp;Claypool Publishers, 14 (4), pp.1-179, 2019, Synthesis Lectures on Data Management, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00915ED1V01Y201904DTM060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Techniques for Decentralized Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan &amp; Claypool Publishers, pp.104, 2012, 1608458229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00748635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSPredIT: Integrated Tuning of Data Preprocessing and Time Series Prediction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV : Special Issue on Data Management - Principles, Technologies, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14160, pp.41-55, 2023, Lecture Notes in Computer Science, 978-3-662-68013-1. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04283842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Liu, M. T. ÖZSU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.2038-2040, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Atlas P2P Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baldoni, G. Cortese and F. Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.98-123, 2006, 1-58603-629-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation de comparaison de consommation d'effluents sans divulgation de données de consommations mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébrail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 2930471 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of Scientific Workflows in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mattoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8565, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024101v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity for P2P Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13017, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile Diversity in Search and Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amer-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13002, Lirmm, University of Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00794814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation Levels for Data Sharing in Large-Scale Scientific Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Liroz-Gistau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11018, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Query Reformulation in Social PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bonifati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianvito Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11008, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00640759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2Prec: a Social-based P2P Recommendation System for Large-scale Data Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Draidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Kemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Flower-CDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7129, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Distribution in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal El Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7138, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P Logging and Timestamping for Reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kokou Dedzoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6497, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270364v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query processing in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Akbarinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6112, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of data replication in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6083, INRIA. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00122282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Freshness in Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3617, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithms for Maintaining Replica Consistency in Lazy Master Replicated Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3654, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update Propagation Strategies to Improve Freshness of Data in Lazy Master Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3233, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Replication in three Contexts: Data Warehouse, Cluster and P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Nantes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00473969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenAlea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-data Overlay Network (SON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Ait Lahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E001B1A"/>
+    <w:nsid w:val="D21E4279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-pacitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1370-9943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117946451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05380013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. P. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04582-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Balbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bezerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.09.067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Junior Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Summa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0244817-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-008-7029-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CLPSTVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti Tavares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Garibaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228919" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Pinto Sobrinho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Souza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2025.247063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687976v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. F. dos Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2024.243319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04674128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Santos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650809" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283828v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2023.233371" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03852429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alpis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Escobar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892088" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campisano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2021.17891" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wperformance.2021.15721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640886v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414473v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Julien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lauri&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376990" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432813v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379703v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_48" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04776385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Ogasawara" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031759406" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00915ED1V01Y201904DTM060" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Marques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pacheco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483403v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437465v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073061v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/esther-pacitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1370-9943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117946451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05380013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. P. Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04582-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05601758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.70672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Balbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bezerra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.09.067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03148271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kranas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-021-07322-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Junior Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.03.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02045144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Moreno Lemus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-019-07260-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02984969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Dutra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bazaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Perosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-194759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02531748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lemus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania M Souto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2867857" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2018.093765" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2017.2653763" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01144760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-015-9329-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48567-5_4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Summa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G0244817-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Kotowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Lima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1303" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRG33BJM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-008-7029-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CLPSTVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Furtado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPCN.2008.022301" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dedieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Cavalcanti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fabret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Campos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Llirbat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti Tavares" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Melo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Garibaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228919" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Pinto Sobrinho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Souza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giusti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2025.247063" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04683135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Paix&#227;o Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. F. dos Santos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2024.243319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04674128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tavares" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Santos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650809" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283828v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Souza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd_estendido.2023.233371" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03852429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alpis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Escobar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892088" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Campisano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2021.17891" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/wperformance.2021.15721" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59051-2_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02174445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_33" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vila&#231;a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622187" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Cruz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carvalho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Campisano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Porto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perosi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98539-8_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867758v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868574v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01868556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Soares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Bouadjenek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abbadi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620231v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pineda-Morales" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01409092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2973820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2016.7840628" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61982-8_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01270268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2016.7498347" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2749453" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01073613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Silva Souza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01177564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487788.2488094" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640979v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640886v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Muntes-Mulero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Larriba-Pey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16720-1_2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X07B5PCZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379676v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434252v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lauri&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0_13" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483425v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379703v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448128v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jimenez-Periz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483600v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684901v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448115v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448135v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamer &#214;zsu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088733v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04776385v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Ogasawara" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031759406" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Miklos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00915ED1V01Y201904DTM060" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Marques" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pacheco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483403v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01274207v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024101v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00794814v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595693v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00640759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437465v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439171v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122282v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073061v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077204v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073456v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473969v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101335v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ait Lahcen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>