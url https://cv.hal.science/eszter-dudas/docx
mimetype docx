--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 130 (11), pp.2338-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c08076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2358,277 +2358,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lab to Launch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weston Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377240v1</w:t>
+                <w:t xml:space="preserve">hal-02377237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab to Launch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Weston Braun</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377237v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory characterisation of exoplanetary atmospheres through infrared spectroscopy</w:t>
               </w:r>
@@ -3198,51 +3198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7j48-xe81" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/dv8n-cd88" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03341145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7j48-xe81" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/dv8n-cd88" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03341145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>