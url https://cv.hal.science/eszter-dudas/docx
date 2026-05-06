--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -894,1804 +894,2386 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE infrared spectroscopy of jet-cooled naphthalene and its dissociation products for astrochemical insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a non-LTE hypersonic spectrum of methane between 5880 and 6220 cm-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Rolland-Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecomte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">QUADMARTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744992v1</w:t>
+                <w:t xml:space="preserve">hal-05584754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-LTE infrared spectroscopy of jet-cooled naphthalene and its dissociation products for astrochemical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Tsifakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Kassi</w:t>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378306v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
+                <w:t xml:space="preserve">The Platypus exoplanet project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+              <w:t xml:space="preserve">The multiple approaches to plasma physics from laboratory to astrophysics (Summer school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378302v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Out-of-equilibrium hypersonic jet spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOLEC 2018 - 22nd European Conference on the Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie haute température pour Jupiter chauds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective. Programme national de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSAR – numerical LH2 tank simulation tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie non-ETL du méthane en écoulement hypersonique, application aux atmosphères de Jupiters chauds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Rolland-Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on More Electric Aircraft Towards greener aviation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34849/7j48-xe81⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05424242v1</w:t>
+                <w:t xml:space="preserve">hal-05584800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stratification for various design of LH2 tanks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">TSAR – numerical LH2 tank simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dochy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on More Electric Aircraft Towards greener aviation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/7j48-xe81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34849/dv8n-cd88⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05424252v1</w:t>
+                <w:t xml:space="preserve">hal-05424242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stratification for various design of LH2 tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dochy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t>
+              <w:t xml:space="preserve">International Conference on More Electric Aircraft Towards greener aviation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/dv8n-cd88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599904v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Rutkowski</w:t>
+                <w:t xml:space="preserve">Near-infrared spectroscopy of dissociated naphthalene in a radiofrequency plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810600v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vispoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NISMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">28th International Colloquium oh High Resolution Molecular Spectroscopy (HRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431215v1</w:t>
+                <w:t xml:space="preserve">hal-05584962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Jupiters in the belly of SMAUG</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavity ring-down spectroscopy of methane in hypersonic Laval expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phday : Institut de Physique de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations, S and I 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF4O.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431229v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-LTE cavity ringdown spectroscopy in hypersonic flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Inauguration of the IRis-F1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Namur (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431238v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+                <w:t xml:space="preserve">Non-LTE spectroscopy of the tetradecad region of methane recorded in a hypersonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vispoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Tyuterev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">ASA-HITRAN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431224v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What only SMAUG can see</w:t>
+                <w:t xml:space="preserve">High-temperature hypersonic Laval nozzle for non-LTE cavity ringdown spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M Nantes 2019 — Au coeur de la matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">NISMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431207v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab to Launch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot Jupiters in the belly of SMAUG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
+              <w:t xml:space="preserve">Phday : Institut de Physique de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377237v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Charles</w:t>
+                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Astrochemistry Discussions - The Chemistry of (Exo)Planetary Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377240v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Temperature Non-LTE and LTE Cavity Ringdown Spectroscopy using SMAUG experimental setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARIEL Virtual Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What only SMAUG can see</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M Nantes 2019 — Au coeur de la matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab to Launch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Tsifakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weston Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washingtown DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypersonic-jet cavity ring-down spectroscopy of methane in the 1.5 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory characterisation of exoplanetary atmospheres through infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhDay Institut de Physique de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,146 +3283,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Absorption Spectroscopy in Laval Nozzle Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suas-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing Co., pp.479-538, 2022, 9781800610996; 9781800610989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781800610996_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2850,100 +3432,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-LTE spectroscopy of methane in hypersonic flow for the characterisation of hot Jupiters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Astrophysics [astro-ph]. Université Rennes 1, 2021. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">Astrophysics [astro-ph]. Université de Rennes, 2021. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021REN1S015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03341145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2953,105 +3535,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-LTE spectroscopy of methane in hypersonic flow for the characterisation of hot Jupiters [Defense 02.07.2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3198,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7j48-xe81" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/dv8n-cd88" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03341145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dud&#225;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c08076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343238v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Rolland-Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109656" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cafarelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01613d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dud&#225;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vispoel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Gamache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tyuterev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jraisheh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Kulkarni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A35381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvayan Brahmachary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0003886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsifakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Boswell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dochy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7j48-xe81" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/dv8n-cd88" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vispoel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Perot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rutkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Tyuterev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Kulkarni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsifakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bennet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Boswell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03431194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suas-David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03341145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>