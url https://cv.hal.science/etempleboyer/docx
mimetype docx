--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -3559,265 +3559,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cyanobactéries dans les eaux de baignade : enjeux sanitaires et stratégies de gestion des proliférations</w:t>
+                <w:t xml:space="preserve">Acteurs et réglementations au regard des usages de l’eau et des étangs-réservoirs de Moselle Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Projet NoCyano, MNHN, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555006v1</w:t>
+                <w:t xml:space="preserve">hal-05554982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étangs-réservoirs sud mosellans face aux cyanobactéries : diagnostic de gouvernance territoriale</w:t>
+                <w:t xml:space="preserve">Des cyanobactéries dans les eaux de baignade : enjeux sanitaires et stratégies de gestion des proliférations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet NoCyano, MNHN, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554994v1</w:t>
+                <w:t xml:space="preserve">hal-05555006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et réglementations au regard des usages de l’eau et des étangs-réservoirs de Moselle Sud</w:t>
+                <w:t xml:space="preserve">Les étangs-réservoirs sud mosellans face aux cyanobactéries : diagnostic de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554982v1</w:t>
+                <w:t xml:space="preserve">hal-05554994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3893,51 +3893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383FFEF9"/>
+    <w:nsid w:val="0EA57AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4124,51 +4124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etempleboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8584-9091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Temple-Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Sourzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labiadh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mesli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01064524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05555006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etempleboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8584-9091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Temple-Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Sourzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labiadh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mesli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01064524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05555006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>