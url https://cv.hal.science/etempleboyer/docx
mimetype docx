--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -3559,265 +3559,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et réglementations au regard des usages de l’eau et des étangs-réservoirs de Moselle Sud</w:t>
+                <w:t xml:space="preserve">Les étangs-réservoirs sud mosellans face aux cyanobactéries : diagnostic de gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554982v1</w:t>
+                <w:t xml:space="preserve">hal-05554994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cyanobactéries dans les eaux de baignade : enjeux sanitaires et stratégies de gestion des proliférations</w:t>
+                <w:t xml:space="preserve">Acteurs et réglementations au regard des usages de l’eau et des étangs-réservoirs de Moselle Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Projet NoCyano, MNHN, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555006v1</w:t>
+                <w:t xml:space="preserve">hal-05554982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étangs-réservoirs sud mosellans face aux cyanobactéries : diagnostic de gouvernance territoriale</w:t>
+                <w:t xml:space="preserve">Des cyanobactéries dans les eaux de baignade : enjeux sanitaires et stratégies de gestion des proliférations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Temple-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Projet NoCyano, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet NoCyano, MNHN, UMR LAVUE, Université Paris Nanterre. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554994v1</w:t>
+                <w:t xml:space="preserve">hal-05555006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3893,51 +3893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA57AF2"/>
+    <w:nsid w:val="71CA4672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4124,51 +4124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etempleboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8584-9091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Temple-Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Sourzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labiadh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mesli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01064524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05555006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etempleboyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8584-9091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Temple-Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153a3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Temple-Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Sourzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.461.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2009048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morschel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labiadh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dionnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Mesli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01064524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14946" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Belizal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05555006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>