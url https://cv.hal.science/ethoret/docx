--- v0 (2026-03-11)
+++ v1 (2026-04-10)
@@ -66,3049 +66,3153 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice identity invariance by anterior temporal lobe neurons</w:t>
+                <w:t xml:space="preserve">Rethinking ecoacoustic indices to advance understanding of the relationship between soundscapes and the environment (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Trapeau</w:t>
+                <w:t xml:space="preserve">Herve Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (3), pp.2616-2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0043166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353878v1</w:t>
+                <w:t xml:space="preserve">hal-05559372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice identity invariance by anterior temporal lobe neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lamothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Trapeau</w:t>
+                <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sein</w:t>
+                <w:t xml:space="preserve">Thomas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483262v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lamothe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Trapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.98047.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population of neurons selective for human voice in the monkey brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Trapeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (25), pp.92 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2405588121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep deprivation detected by voice analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.11.17.516913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.02.27.582302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154790v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window on human and artificial cognition with reverse correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Timbral cues for learning to generalize musical instrument identity across pitch register</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Montrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44159-023-00239-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (2), pp.797-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0017100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204284v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbral cues for learning to generalize musical instrument identity across pitch register</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A window on human and artificial cognition with reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Montrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0017100⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44159-023-00239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970763v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile perception of auditory roughness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03829829v2</w:t>
+                <w:t xml:space="preserve">hal-04154790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing machine-learning classifiers using noise, bubbles, and reverse correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tactile perception of auditory roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Fery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109297⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063763v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning metrics on spectrotemporal modulations reveals the perception of musical instrument timbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing machine-learning classifiers using noise, bubbles, and reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Depalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.369-377. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362 (109297), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-020-00987-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033757v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning metrics on spectrotemporal modulations reveals the perception of musical instrument timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Varnet</w:t>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boubenec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-020-00987-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695423v1</w:t>
+                <w:t xml:space="preserve">hal-03033757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semantic dimensions of sound mass music: mappings between perceptual and acoustic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/MP.2020.38.2.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566489v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic dimensions of sound mass music: mappings between perceptual and acoustic domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/MP.2020.38.2.214⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034997v1</w:t>
+                <w:t xml:space="preserve">hal-02566489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dissimilarity ratings of musical instrument timbre: A computational meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Férriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 143 (3), pp.1745-1746. </w:t>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5035697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401752v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Human dissimilarity ratings of musical instrument timbre: A computational meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.1745-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5035697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01340157v1</w:t>
+                <w:t xml:space="preserve">hal-02401752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
+                <w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Fontaine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230184v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Conan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maureen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gondre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050522v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aramaki Mitsuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939025v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3118,3517 +3222,3517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punk Sound Is Not Dead : Avancement des Travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mangialomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solveig Serre, Luc Robène, Valentin Fouchet, Hyacinthe Belliot, Marino Crespino, Feb 2026, Issy-les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring the Impact of Nonlinear Distortion on Perceived Musical Gestures and Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mangialomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. pp.114-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224851v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Nonlinear Distortion on the Perceived Brightness and Roughness of Electric Guitar Chords</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Distorsion, Intention et Geste Musical Perçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mangialomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e Congrès biennal de la Société française de musicologie SFM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352696v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Nonlinear Distortion on Perceived Musical Gestures and Intentions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. pp.114-122, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17497961⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352686v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsion, Intention et Geste Musical Perçus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Listening is Better Understood with: Minds, Milieux, Machines and; Musics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès biennal de la Société française de musicologie SFM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17502661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396648v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Explaining machine learning metrics with bubbles and reverse correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352705v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening is Better Understood with: Minds, Milieux, Machines and; Musics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352701v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining machine learning metrics with bubbles and reverse correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366158v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t>
+                <w:t xml:space="preserve">The Impact of Nonlinear Distortion on the Perceived Brightness and Roughness of Electric Guitar Chords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonzom</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Richard Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mangialomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366201v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurohaptics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different facets of timbre: data-driven modelling of musical instruments sounds perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sleep deprivation impacts speech spectro-temporal modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Mcadams</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020 ( e-Forum Acusticum 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t>
+              <w:t xml:space="preserve">e-FA2020 (e- Forum Acusticum 2020 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046374v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep deprivation impacts speech spectro-temporal modulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FA2020/670 Sleep deprivation impacts speech spectro-temporal modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Andrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020 (e- Forum Acusticum 2020 )</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046356v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FA2020/670 Sleep deprivation impacts speech spectro-temporal modulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">0293 Sleep Deprivation Affects the Acoustic Properties of Human Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Gauriau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Leger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Philadelphia Sleep Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Philadelphia, United States. pp.A111-A111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsaa056.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063844v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0293 Sleep Deprivation Affects the Acoustic Properties of Human Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The different facets of timbre: data-driven modelling of musical instruments sounds perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D Leger</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Philadelphia Sleep Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-FA2020 ( e-Forum Acusticum 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063929v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Petroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Petroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866216v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t>
+              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877689v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Sonifying handwriting movements as real-time auditory feedback for the rehabilitation of dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Petroz</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t>
+              <w:t xml:space="preserve">IXth International Conference on Progress in Motor Control (PMCIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874974v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Gondre</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877652v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifying handwriting movements as real-time auditory feedback for the rehabilitation of dysgraphia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Conference on Progress in Motor Control (PMCIX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868825v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874973v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811244v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866384v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811302v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6638,413 +6742,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Petroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Sounds to Music and Emotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7054,147 +7158,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of forest edge on tropical fauna using explainable ecoacoustics metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene de Meringo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7204,114 +7308,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique des relations entre les mouvements biologiques et la perception sonore : application au contrôle de la synthèse et à l'apprentissage de gestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Aix-Marseille Université, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01105122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7458,51 +7562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Giamundo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nougaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405588121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861009v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauriau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.17.516913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00239-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00987-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Noble" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2020.38.2.214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035697" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497971" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497961" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcadams" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa056.290" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01105122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0043166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Giamundo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nougaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405588121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861009v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauriau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.17.516913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00239-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00987-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2020.38.2.214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035697" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497961" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497971" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa056.290" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcadams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01105122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>