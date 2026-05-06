--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -305,2914 +305,3039 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353878v1</w:t>
+                <w:t xml:space="preserve">hal-05497715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lamothe</w:t>
+                <w:t xml:space="preserve">Voice identity invariance by anterior temporal lobe neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Giamundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Sein</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732719v1</w:t>
+                <w:t xml:space="preserve">hal-05353878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population of neurons selective for human voice in the monkey brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Giamundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Trapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (25), pp.92 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2405588121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bernard</w:t>
+                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.98047.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308438v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep deprivation detected by voice analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high/low frequency balance drives tactile perception of noisy vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.11.17.516913⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.614-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3371264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861009v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep deprivation detected by voice analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.02.27.582302⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.11.17.516913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483262v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861009v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing Voice Identity from Noninvasive Auditory Cortex Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Trapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.02.27.582302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836001v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timbral cues for learning to generalize musical instrument identity across pitch register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Montrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (2), pp.797-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0017100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A window on human and artificial cognition with reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44159-023-00239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t>
+                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154790v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile perception of auditory roughness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Hearing as adaptive cascaded envelope interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829829v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing machine-learning classifiers using noise, bubbles, and reverse correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tactile perception of auditory roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Fery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109297⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063763v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning metrics on spectrotemporal modulations reveals the perception of musical instrument timbre</w:t>
+                <w:t xml:space="preserve">Probing machine-learning classifiers using noise, bubbles, and reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-020-00987-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362 (109297), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033757v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic dimensions of sound mass music: mappings between perceptual and acoustic domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boubenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Férriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Noble</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/MP.2020.38.2.214⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034997v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boubenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (5), pp.3260-3274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing amplitude and frequency modulation cues in natural soundscapes: A pilot study on four habitats of a biosphere reserve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic dimensions of sound mass music: mappings between perceptual and acoustic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001174⟩</w:t>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/MP.2020.38.2.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695423v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dissimilarity ratings of musical instrument timbre: A computational meta-analysis</w:t>
+                <w:t xml:space="preserve">Learning metrics on spectrotemporal modulations reveals the perception of musical instrument timbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5035697⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-020-00987-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401752v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
+                <w:t xml:space="preserve">Human dissimilarity ratings of musical instrument timbre: A computational meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.1745-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5035697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309663v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t>
+                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01246842v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t>
+                <w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Eluding the Physical Constraints in a Nonlinear Interaction Sound Synthesis Model for Gesture Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app6070192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230184v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Conan</w:t>
+                <w:t xml:space="preserve">The effect of real-time auditory feedback on learning new characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gondre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.216-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sound to shape: auditory perception of drawing movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (3), pp.983-994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0035441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Intuitive Synthesizer of Continuous Interaction Sounds: Rubbing, Scratching and Rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aramaki Mitsuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3222,662 +3347,662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punk Sound Is Not Dead : Avancement des Travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mangialomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solveig Serre, Luc Robène, Valentin Fouchet, Hyacinthe Belliot, Marino Crespino, Feb 2026, Issy-les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Nonlinear Distortion on Perceived Musical Gestures and Intentions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Listening is Better Understood with: Minds, Milieux, Machines and; Musics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17502661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17497961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05352686v1</w:t>
+                <w:t xml:space="preserve">hal-05352701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion, Intention et Geste Musical Perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mangialomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès biennal de la Société française de musicologie SFM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouba, Kiki, and the Movement Between: Toward A Sensorimotor Hypothesis of Sound-Shape Cross-modal Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening is Better Understood with: Minds, Milieux, Machines and; Musics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Impact of Nonlinear Distortion on Perceived Musical Gestures and Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mangialomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. pp.114-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17502661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05352701v1</w:t>
+                <w:t xml:space="preserve">hal-05352686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining machine learning metrics with bubbles and reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,2569 +4021,2569 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration de la décomposition en Modes Empiriques par apprentissage des paramètres d’interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Nonlinear Distortion on the Perceived Brightness and Roughness of Electric Guitar Chords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mangialomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224851v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Nonlinear Distortion on the Perceived Brightness and Roughness of Electric Guitar Chords</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an Adaptive Cochlear Filter Bank Using Learnable Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut ∂'Alembert, Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352696v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptually-based method for vibration compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurohaptics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, France, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Tactile Perception of Roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMMR2021, Music in the IA Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keiji Hirata, Satoshi Tojo, Tetsuro Kitahara, Nov 2021, Tokyo, Japan. pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep deprivation impacts speech spectro-temporal modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-FA2020 (e- Forum Acusticum 2020 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FA2020/670 Sleep deprivation impacts speech spectro-temporal modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0293 Sleep Deprivation Affects the Acoustic Properties of Human Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gauriau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Andrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Philadelphia Sleep Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Philadelphia, United States. pp.A111-A111, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsaa056.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The different facets of timbre: data-driven modelling of musical instruments sounds perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-FA2020 ( e-Forum Acusticum 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing gestures and drawing sounds: Auditory and multisensory perception of biological movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Auditory Perception, Cognition, and Action Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Petroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Petroz</w:t>
+                <w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t>
+              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874974v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a space of synthesized interaction-sounds: rubbing, scratching and rolling sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Conan</w:t>
+                <w:t xml:space="preserve">Sonifying handwriting movements as real-time auditory feedback for the rehabilitation of dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.202 - 209</w:t>
+              <w:t xml:space="preserve">IXth International Conference on Progress in Motor Control (PMCIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877652v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifying handwriting movements as real-time auditory feedback for the rehabilitation of dysgraphia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Handwriting Movement Sonification for the Rehabilitation of Dysgraphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Petroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Conference on Progress in Motor Control (PMCIX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.200-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868825v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling a non linear friction model for evocative sound synthesis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intuitive synthesizer of sustained interaction sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, MARSEILLE, France. pp.1045 - 1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shape to sound: sonification of two dimensional curves by reenaction of biological movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Emotions - 9th International Symposium on Computer Music Modeling and Retrieval (CMMR), 19-22 June, London, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual differences between sounds produced by different continuous interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonifying drawings: characterization of perceptual attributes of sounds produced by human gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6468,271 +6593,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Perception of Biological Movements: an evidence of cognitive specifities from sound synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6742,413 +6867,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Petroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reenacting sensorimotor features of drawing movements from friction sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Sounds to Music and Emotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.130-153, 2013, Lecture Notes in Computer Science, 978-3-642-41248-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41248-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7158,147 +7283,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the effect of forest edge on tropical fauna using explainable ecoacoustics metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene de Meringo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7308,114 +7433,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique des relations entre les mouvements biologiques et la perception sonore : application au contrôle de la synthèse et à l'apprentissage de gestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Aix-Marseille Université, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01105122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7562,51 +7687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0043166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Giamundo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nougaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405588121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861009v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauriau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.17.516913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00239-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00987-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Noble" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2020.38.2.214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035697" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352686v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497961" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497971" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa056.290" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcadams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01105122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0043166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Giamundo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Trapeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nougaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405588121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.98047.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308438v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huloux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3371264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861009v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.17.516913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483262v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.02.27.582302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00239-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05040-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829829v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Fery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis F&#233;rriere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ferri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Noble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2020.38.2.214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-020-00987-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6070192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0035441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramaki Mitsuko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondre Charles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mangialomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berrebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Dumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Couston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497860" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497961" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonzom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497971" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gauriau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaa056.290" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcadams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811302v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41248-6_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouch&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Meringo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01105122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>