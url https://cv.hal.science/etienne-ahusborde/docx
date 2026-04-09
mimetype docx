--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -340,481 +340,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow and reactive transport benchmark for radioactive waste disposal</w:t>
+                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media: Part I -model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Samper</w:t>
+                <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Mon</w:t>
+                <w:t xml:space="preserve">Denis Voskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Yu</w:t>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asta Narkuniene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (22), pp.619. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-024-11887-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-024-10268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771061v1</w:t>
+                <w:t xml:space="preserve">hal-04237764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURAD state-of-the-art report: development and improvement of numerical methods and tools for modeling coupled processes in the field of nuclear waste disposal</w:t>
+                <w:t xml:space="preserve">Multiphase flow and reactive transport benchmark for radioactive waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Javier Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Prasianakis</w:t>
+                <w:t xml:space="preserve">Alba Mon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Baksay</w:t>
+                <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lukin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pépin</w:t>
+                <w:t xml:space="preserve">Asta Narkuniene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1437714⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (22), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-024-11887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679659v2</w:t>
+                <w:t xml:space="preserve">hal-04771061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media: Part I -model description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EURAD state-of-the-art report: development and improvement of numerical methods and tools for modeling coupled processes in the field of nuclear waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan de Hoop</w:t>
+                <w:t xml:space="preserve">N. Prasianakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Voskov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+                <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+                <w:t xml:space="preserve">D. Lukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1437714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-024-10268-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1437714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237764v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media : Part II -results and discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of a Thermal-Hydraulic-Chemical Multiphase Flow Model for CO2 Sequestration in Saline Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,51 +1008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing of 3D reactive multiphase flow in porous media: application to geological storage of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1112,51 +1112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling and Simulation of Fully Coupled Processes of Reactive Multiphase Flow in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of numerical approximation of coupled multiphase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical simulation by upscaling of gas migration through engineered and geological barriers for a deep repository for radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-phase multicomponent flow with reactive transport in porous media: application to geological sequestration of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,299 +1880,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contribution to the Outflow Boundary Conditions for Navier-Stokes Time-Splitting Methods</w:t>
+                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.  Glockner</w:t>
+                <w:t xml:space="preserve">J.P.  Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
+                <w:t xml:space="preserve">M.  Gerritsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.75--86</w:t>
+              <w:t xml:space="preserve">Monografías Matemáticas "García de Galdeano",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051780v1</w:t>
+                <w:t xml:space="preserve">hal-01051778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
+                <w:t xml:space="preserve">A Contribution to the Outflow Boundary Conditions for Navier-Stokes Time-Splitting Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.  Gerritsma</w:t>
+                <w:t xml:space="preserve">S.  Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemoine</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monografías Matemáticas "García de Galdeano",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.1--10</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.75--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051778v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation by upscaling of gas migration through engineered and geological barriers for a deep repository for radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open and traction boundary conditions for velocity correction scheme for Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.  Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open boundary conditions for the velocity-correction scheme of the Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,204 +2800,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendre spectral methods for the -grad (div) operator with free boundary conditions</w:t>
+                <w:t xml:space="preserve">An iterative domain decomposition algorithm for the grad(div) operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Mund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (2), pp.151-171</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2-4), pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861295v1</w:t>
+                <w:t xml:space="preserve">hal-00861296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative domain decomposition algorithm for the grad(div) operator</w:t>
+                <w:t xml:space="preserve">Legendre spectral methods for the -grad (div) operator with free boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.H. Mund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2-4), pp.391-397</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.151-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861296v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-conforming constraints-oriented numerical method</w:t>
               </w:r>
@@ -3431,103 +3431,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Multiphase Flow in Porous Media at the Darcy Scale: a Benchmark proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Voskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th International Conference on Approximation Methods and Numerical Modeling in Environment and Natural Resources: MAMERN 15, Editorial Universidad de Granada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,64 +4204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Of the Art Report in the fields of numerical analysis and scientific computing. Final version as of 16/02/2020 deliverable D4.1 of the HORIZON 2020 project EURAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna Bator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,410 +4284,504 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] EURAD. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and high performance numerical simulation of complex fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modeling and Simulation. Université de Pau et des Pays de l'Adour, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03006742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical scheme for coupling two-phase compositional flow and reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">Simulation numérique des couplages entre écoulements diphasiques et réactions géochimiques en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès SMAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145521v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des couplages entre écoulements diphasiques et réactions géochimiques en milieux poreux</w:t>
+                <w:t xml:space="preserve">Numerical scheme for coupling two-phase compositional flow and reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guidel, France</w:t>
+              <w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326833v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully implicit finite volume scheme for flows with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">A parallel finite volume method for two-phase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR XXII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Challenging Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108307v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully implicit finite volume scheme for two-phase flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,1779 +4796,1779 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d'Etude sur les Milieux Poreux JEMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume method for fully coupled multiphase flow and chemical processes in porous media - Application to CO2 storage</w:t>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">Reactive Transport Modeling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108303v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">A finite volume method for fully coupled multiphase flow and chemical processes in porous media - Application to CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive Transport Modeling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108315v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel finite volume method for two-phase multicomponent flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">Reactive-DuMuX: a collaborative parallel platform for numerical simulation of multiphase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Challenging Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Reactive Transport Modeling Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108319v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive-DuMuX: a collaborative parallel platform for numerical simulation of multiphase multicomponent flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for flows with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive Transport Modeling Workshop,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR XXII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108311v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Study of Two−Phase Multicomponent Flow with Reactive Transport in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress of the SM2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of numerical approximation of coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential semi-implicit algorithm for computing two-phase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources MAMERN VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark for coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle methods for transport in porous media at the pore scale</w:t>
+                <w:t xml:space="preserve">A sequential numerical simulator for two-phase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Fluid Flow in Porous Media Conference (ComFlowPore), Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MoMaS Multiphase Seminar Days - Journées MoMaS Multiphasiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137534v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated two-phase ow with reactive transport model in a parallel reservoir simulator</w:t>
+                <w:t xml:space="preserve">Numerical simulation of two-phase multi-component flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th MAMERN Conference, Pau, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136686v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of two-phase multi-component flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">Particle methods for transport in porous media at the pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Complex Fluid Flow in Porous Media Conference (ComFlowPore), Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145549v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential numerical simulator for two-phase multicomponent flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">An integrated two-phase ow with reactive transport model in a parallel reservoir simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoMaS Multiphase Seminar Days - Journées MoMaS Multiphasiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th MAMERN Conference, Pau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145557v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of flows with reactive transport in porous media: towards a validation for two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences Workshop, Institut Henri Poincaré, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques multiconstituants avec transport réactif en milieu poreux : application au stockage géologique du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2014. Carry le Rouet, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Carry le Rouet,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.  Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerritsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods-ICOSAHOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868295v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.  Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerritsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference Zaragoza-Pau on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods-ICOSAHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868296v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the outflow boundary conditions for Navier-Stokes time-splitting methods (soumis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6483,227 +6577,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Spectral and High Order Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization of heterogeneous materials : phases and interfaces recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.  Palomo del Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.  Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international Conference on Porous Media, Mars 2011, Bordeaux, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool@HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6732,73 +6826,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNAAM-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rhodes, Greece. pp.1317-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase flow simulations in a block-structured framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6814,328 +6908,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Accuracy Flow Simulations, Février 2010, Lausanne, Suisse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de spectre sous contraintes. Cas de l’opérateur grad(div)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majdi Azaiez</w:t>
+                <w:t xml:space="preserve">Modes of A Plasma-Filled Waveguide Determined by A High Order Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods, Juin 2009, Trondheim, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378317v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of A Plasma-Filled Waveguide Determined by A High Order Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Azaïez</w:t>
+                <w:t xml:space="preserve">Calcul de spectre sous contraintes. Cas de l’opérateur grad(div)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods, Juin 2009, Trondheim, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865602v1</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">tel-03006742v1</w:t>
+                <w:t xml:space="preserve">hal-03378317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume scheme for coupling two–phase flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>