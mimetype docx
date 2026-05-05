--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1210,213 +1210,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Assessment of a Class of High Order Stokes Spectrum Solver</w:t>
+                <w:t xml:space="preserve">Improvement of numerical approximation of coupled multiphase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2018033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973103v1</w:t>
+                <w:t xml:space="preserve">hal-01952153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of numerical approximation of coupled multiphase multicomponent flow with reactive geochemical transport in porous media</w:t>
+                <w:t xml:space="preserve">Numerical Assessment of a Class of High Order Stokes Spectrum Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Azaïez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952153v1</w:t>
+                <w:t xml:space="preserve">hal-01973103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
               </w:r>
@@ -2541,204 +2541,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint oriented spectral element method</w:t>
+                <w:t xml:space="preserve">A 2D block-structured mesh partitioner for accurate flow simulations on non-rectangular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Gruber</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 76 LNCSE, pp.93-100</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861285v1</w:t>
+                <w:t xml:space="preserve">hal-00861283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D block-structured mesh partitioner for accurate flow simulations on non-rectangular geometries</w:t>
+                <w:t xml:space="preserve">Constraint oriented spectral element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Glockner</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.2-13</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 LNCSE, pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861283v1</w:t>
+                <w:t xml:space="preserve">hal-00861285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit method for the Navier-Stokes equations on overlapping Block-structured grids</w:t>
               </w:r>
@@ -4433,217 +4433,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des couplages entre écoulements diphasiques et réactions géochimiques en milieux poreux</w:t>
+                <w:t xml:space="preserve">Numerical scheme for coupling two-phase compositional flow and reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guidel, France</w:t>
+              <w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326833v1</w:t>
+                <w:t xml:space="preserve">hal-02145521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical scheme for coupling two-phase compositional flow and reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">Simulation numérique des couplages entre écoulements diphasiques et réactions géochimiques en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès SMAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145521v1</w:t>
+                <w:t xml:space="preserve">hal-02326833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel finite volume method for two-phase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
@@ -4826,217 +4826,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">A finite volume method for fully coupled multiphase flow and chemical processes in porous media - Application to CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive Transport Modeling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108315v1</w:t>
+                <w:t xml:space="preserve">hal-02108303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume method for fully coupled multiphase flow and chemical processes in porous media - Application to CO2 storage</w:t>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">Reactive Transport Modeling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108303v1</w:t>
+                <w:t xml:space="preserve">hal-02108315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive-DuMuX: a collaborative parallel platform for numerical simulation of multiphase multicomponent flow with reactive transport in porous media</w:t>
               </w:r>
@@ -5815,122 +5815,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of two-phase multi-component flow with reactive transport in porous media</w:t>
+                <w:t xml:space="preserve">An integrated two-phase ow with reactive transport model in a parallel reservoir simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th MAMERN Conference, Pau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145549v1</w:t>
+                <w:t xml:space="preserve">hal-02136686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle methods for transport in porous media at the pore scale</w:t>
               </w:r>
@@ -6005,135 +6018,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated two-phase ow with reactive transport model in a parallel reservoir simulator</w:t>
+                <w:t xml:space="preserve">Numerical simulation of two-phase multi-component flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th MAMERN Conference, Pau, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136686v1</w:t>
+                <w:t xml:space="preserve">hal-02145549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of flows with reactive transport in porous media: towards a validation for two-phase flow</w:t>
               </w:r>
@@ -6378,73 +6378,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerritsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference Zaragoza-Pau on Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods-ICOSAHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868296v1</w:t>
+                <w:t xml:space="preserve">hal-00868295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
               </w:r>
@@ -6486,73 +6486,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerritsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods-ICOSAHOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868295v1</w:t>
+                <w:t xml:space="preserve">hal-00868296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the outflow boundary conditions for Navier-Stokes time-splitting methods (soumis)</w:t>
               </w:r>
@@ -7426,51 +7426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>