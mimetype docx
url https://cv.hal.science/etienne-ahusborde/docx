--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -340,481 +340,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media: Part I -model description</w:t>
+                <w:t xml:space="preserve">Multiphase flow and reactive transport benchmark for radioactive waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan de Hoop</w:t>
+                <w:t xml:space="preserve">Javier Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Voskov</w:t>
+                <w:t xml:space="preserve">Alba Mon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+                <w:t xml:space="preserve">Han Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asta Narkuniene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (22), pp.619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-024-10268-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-024-11887-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237764v1</w:t>
+                <w:t xml:space="preserve">hal-04771061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow and reactive transport benchmark for radioactive waste disposal</w:t>
+                <w:t xml:space="preserve">EURAD state-of-the-art report: development and improvement of numerical methods and tools for modeling coupled processes in the field of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Samper</w:t>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Mon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+                <w:t xml:space="preserve">N. Prasianakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Yu</w:t>
+                <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asta Narkuniene</w:t>
+                <w:t xml:space="preserve">D. Lukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-024-11887-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1437714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1437714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771061v1</w:t>
+                <w:t xml:space="preserve">hal-04679659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURAD state-of-the-art report: development and improvement of numerical methods and tools for modeling coupled processes in the field of nuclear waste disposal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media: Part I -model description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Prasianakis</w:t>
+                <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Baksay</w:t>
+                <w:t xml:space="preserve">Denis Voskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lukin</w:t>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pépin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.1437714. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnuen.2024.1437714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-024-10268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679659v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark study on reactive two-phase flow in porous media : Part II -results and discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of a Thermal-Hydraulic-Chemical Multiphase Flow Model for CO2 Sequestration in Saline Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Croccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,51 +1008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing of 3D reactive multiphase flow in porous media: application to geological storage of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1112,51 +1112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling and Simulation of Fully Coupled Processes of Reactive Multiphase Flow in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of numerical approximation of coupled multiphase multicomponent flow with reactive geochemical transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,51 +1700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical simulation by upscaling of gas migration through engineered and geological barriers for a deep repository for radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1795,51 +1795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-phase multicomponent flow with reactive transport in porous media: application to geological sequestration of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1880,299 +1880,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
+                <w:t xml:space="preserve">A Contribution to the Outflow Boundary Conditions for Navier-Stokes Time-Splitting Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P.  Caltagirone</w:t>
+                <w:t xml:space="preserve">S.  Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.  Gerritsma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lemoine</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monografías Matemáticas "García de Galdeano",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.1--10</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.75--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01051778v1</w:t>
+                <w:t xml:space="preserve">hal-01051780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contribution to the Outflow Boundary Conditions for Navier-Stokes Time-Splitting Methods</w:t>
+                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azaïez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.  Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.  Glockner</w:t>
+                <w:t xml:space="preserve">M.  Gerritsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
+                <w:t xml:space="preserve">A. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.75--86</w:t>
+              <w:t xml:space="preserve">Monografías Matemáticas "García de Galdeano",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051780v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation by upscaling of gas migration through engineered and geological barriers for a deep repository for radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open and traction boundary conditions for velocity correction scheme for Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.  Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.  Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open boundary conditions for the velocity-correction scheme of the Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,103 +3431,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Multiphase Flow in Porous Media at the Darcy Scale: a Benchmark proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Voskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th International Conference on Approximation Methods and Numerical Modeling in Environment and Natural Resources: MAMERN 15, Editorial Universidad de Granada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,64 +4204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Of the Art Report in the fields of numerical analysis and scientific computing. Final version as of 16/02/2020 deliverable D4.1 of the HORIZON 2020 project EURAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Baksay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna Bator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,2858 +4284,2858 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] EURAD. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique des couplages entre écoulements diphasiques et réactions géochimiques en milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SMAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guidel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical scheme for coupling two-phase compositional flow and reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAMTAM 2019 : Tendances dans les Applications Mathématiques en Tunisie Algérie Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tlemcen, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for two-phase flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées d'Etude sur les Milieux Poreux JEMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A finite volume method for fully coupled multiphase flow and chemical processes in porous media - Application to CO2 storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jaca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for single phase flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reactive Transport Modeling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A parallel finite volume method for two-phase multicomponent flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Methods for Challenging Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive-DuMuX: a collaborative parallel platform for numerical simulation of multiphase multicomponent flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reactive Transport Modeling Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully implicit finite volume scheme for flows with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Id Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR XXII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Numerical Study of Two−Phase Multicomponent Flow with Reactive Transport in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Congress of the SM2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Meknes, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of numerical approximation of coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sequential semi-implicit algorithm for computing two-phase multicomponent flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources MAMERN VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oujda, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmark for coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subsurface Environmental Simulation Benchmarking Workshop V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Corogne, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of coupled two-phase multicomponent flow with reactive geochemical transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An integrated two-phase ow with reactive transport model in a parallel reservoir simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 6th MAMERN Conference, Pau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle methods for transport in porous media at the pore scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Fluid Flow in Porous Media Conference (ComFlowPore), Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of two-phase multi-component flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sequential numerical simulator for two-phase multicomponent flow with reactive transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MoMaS Multiphase Seminar Days - Journées MoMaS Multiphasiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of flows with reactive transport in porous media: towards a validation for two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reactive Transport Modeling in the Geological Sciences Workshop, Institut Henri Poincaré, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique d'écoulements diphasiques multiconstituants avec transport réactif en milieu poreux : application au stockage géologique du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Vostrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CANUM 2014. Carry le Rouet, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Carry le Rouet,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.  Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerritsma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth International Conference Zaragoza-Pau on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Hodge Helmoltz Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.  Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerritsma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods-ICOSAHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Gammarth, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribution to the outflow boundary conditions for Navier-Stokes time-splitting methods (soumis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal characterization of heterogeneous materials : phases and interfaces recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.  Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.  Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.  Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third international Conference on Porous Media, Mars 2011, Bordeaux, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cool@HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICNAAM-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rhodes, Greece. pp.1317-1320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphase flow simulations in a block-structured framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Accuracy Flow Simulations, Février 2010, Lausanne, Suisse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of A Plasma-Filled Waveguide Determined by A High Order Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaïez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference On Spectral and High Order Methods, Juin 2009, Trondheim, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de spectre sous contraintes. Cas de l’opérateur grad(div)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ahusborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and high performance numerical simulation of complex fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université de Pau et des Pays de l'Adour, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03006742v1</w:t>
-              </w:r>
-[...2712 lines deleted...]
-                <w:t xml:space="preserve">hal-03378317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume scheme for coupling two–phase flow with reactive transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ahusborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Ossmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tabrizinejadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-025-12565-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771061v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Samper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Narkuniene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-024-11887-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679659v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prasianakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Baksay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lukin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2024.1437714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Croccolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pillardou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10093-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Id Moulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10082-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Id Moulay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n4.19.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Aza&#239;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Id Moulay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160; Ben Belgacem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.&#160; Caltagirone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Gerritsma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02158616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Deville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Mund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azaiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L Sawley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.056704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Feugeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schurtz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PT1RVTD9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gracia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Lopez de Silanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Palacios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Sanz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Barrera-Rosillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Iba&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Romero-Zalir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.&#160; Lopez De Silanes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Palacios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#160; Sanz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Bator" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Aza&#239;ez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerritsma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Godin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#160; Palomo del Barrio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#160; Azaiez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dauvergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378317v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Azaiez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03006742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>