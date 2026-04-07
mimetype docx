--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3228,51 +3228,51 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 71 (8), pp.2248-2251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkw146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7283,443 +7283,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
+                <w:t xml:space="preserve">Natuski Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.200-218, </w:t>
+              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pasadena, United States. pp.470-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772708v1</w:t>
+                <w:t xml:space="preserve">hal-03690071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
+                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masaki Waga</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natuski Urabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pasadena, United States. pp.470-488, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.200-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690071v1</w:t>
+                <w:t xml:space="preserve">hal-03772708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone Extrapolations in Parametric Timed Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Arcile,</w:t>
+                <w:t xml:space="preserve">Offline and Online Monitoring of Scattered Uncertain Logs Using Uncertain Linear Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bineet Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klaus Havelund; Jyo Deshmukh; Ivan Perez, May 2022, Caltech, Pasadena, United States. pp.451-469, </w:t>
+              <w:t xml:space="preserve">FORTE 2022 -42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammad Mousavi and Anna Philippou, Jun 2022, Lucca, Italy. pp.67-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08679-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690070v1</w:t>
+                <w:t xml:space="preserve">hal-03801020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline and Online Monitoring of Scattered Uncertain Logs Using Uncertain Linear Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bineet Ghosh</w:t>
+                <w:t xml:space="preserve">Zone Extrapolations in Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTE 2022 -42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohammad Mousavi and Anna Philippou, Jun 2022, Lucca, Italy. pp.67-87, </w:t>
+              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Havelund; Jyo Deshmukh; Ivan Perez, May 2022, Caltech, Pasadena, United States. pp.451-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08679-3_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801020v1</w:t>
+                <w:t xml:space="preserve">hal-03690070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">strategFTO: Untimed control for timed opacity</w:t>
               </w:r>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2021 - 15th International Conference on Tests and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Norway. pp.39-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8500,226 +8500,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
+                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Sun</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170527v1</w:t>
+                <w:t xml:space="preserve">hal-01961497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
+                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ming-Hsien Tsai, Oct 2019, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961497v1</w:t>
+                <w:t xml:space="preserve">hal-02170527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time4sys2imi: A tool to formalize real-time system models under uncertainty</w:t>
               </w:r>
@@ -8993,112 +8993,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
+                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153214v1</w:t>
+                <w:t xml:space="preserve">hal-01966300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the expressive power of invariants in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9117,427 +9165,379 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jing Sun; Jun Pang, Nov 2019, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
+                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Guilin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966300v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
+                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bloemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.211--228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153316v1</w:t>
+                <w:t xml:space="preserve">hal-02153342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.211--228, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aachen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153342v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Monitoring against Specifications Parametric in Time and Data</w:t>
               </w:r>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11001,463 +11001,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Lantoine-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590892v1</w:t>
+                <w:t xml:space="preserve">hal-02741066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision Problems for Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741066v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Problems for Parametric Timed Automata</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538055v1</w:t>
+                <w:t xml:space="preserve">hal-01710237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710237v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressiveness of Parametric Timed Automata</w:t>
               </w:r>
@@ -11541,256 +11541,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integer-Complete Synthesis for Bounded Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Reachability Problems (RP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.7-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584643v1</w:t>
+                <w:t xml:space="preserve">hal-02939637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer-Complete Synthesis for Bounded Parametric Timed Automata</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila G West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Reachability Problems (RP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939637v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Two Real-Time Systems Using Parametric Timed Automata</w:t>
               </w:r>
@@ -13652,51 +13652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gpr West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13934,51 +13934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inverse Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc, pp.176, 2013, Focus, 9781848214477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,51 +14848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22A26F1B"/>
+    <w:nsid w:val="C0B30A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15079,51 +15079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>