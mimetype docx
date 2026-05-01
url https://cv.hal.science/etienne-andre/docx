--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -591,291 +591,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring Timing Parameters to Ensure Execution-Time Opacity in Timed Automata</w:t>
+                <w:t xml:space="preserve">Formalizing UML State Machines for Automated Verification – A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lime</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Marinho</w:t>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 392, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (13s), pp.1-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/eptcs.392.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3579821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312156v1</w:t>
+                <w:t xml:space="preserve">hal-04661686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing UML State Machines for Automated Verification – A Survey</w:t>
+                <w:t xml:space="preserve">Configuring Timing Parameters to Ensure Execution-Time Opacity in Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Liu</w:t>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Choppy</w:t>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (13s), pp.1-47. </w:t>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3579821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.392.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661686v1</w:t>
+                <w:t xml:space="preserve">hal-04312156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed automata as a formalism for expressing security: A survey on theory and practice</w:t>
               </w:r>
@@ -946,352 +946,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteeing Timed Opacity using Parametric Timed Model Checking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-bounded Monitoring of Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jun Sun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.1-36. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3502851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3529095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798157v1</w:t>
+                <w:t xml:space="preserve">hal-04662623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-bounded Monitoring of Hybrid Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reachability and liveness in parametric timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3529095⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-18(1:31)2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662623v1</w:t>
+                <w:t xml:space="preserve">hal-03574379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and liveness in parametric timed automata</w:t>
+                <w:t xml:space="preserve">Guaranteeing Timed Opacity using Parametric Timed Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/lmcs-18(1:31)2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3502851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574379v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximation of Minimax Control using Random Sampling and Symbolic Computation</w:t>
               </w:r>
@@ -1375,378 +1375,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
+                <w:t xml:space="preserve">Parametric Analyses of Attack-fault Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/LMCS-17(2:13)2021⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (1), pp.69 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/fi-2021-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340905v1</w:t>
+                <w:t xml:space="preserve">hal-03483440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Schedulability Analysis of a Launcher Flight Control System under Reactivity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lesens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182 (1), pp.31-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FI-2021-2065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Analyses of Attack-fault Trees</w:t>
+                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182 (1), pp.69 - 94. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.13:1-13:67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/fi-2021-2066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-17(2:13)2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483440v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUF : Dynamic Uncore Frequency scaling to reduce power consumption</w:t>
               </w:r>
@@ -1960,265 +1960,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04121940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated synthesis of local time requirement for service composition</w:t>
+                <w:t xml:space="preserve">Language Preservation Problems in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Huat Tan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Markey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00787-5⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-16(1:5)2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512449v1</w:t>
+                <w:t xml:space="preserve">hal-02498022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Preservation Problems in Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Automated synthesis of local time requirement for service composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Huat Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Markey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manman Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.983-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/LMCS-16(1:5)2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00787-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498022v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
               </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,273 +5233,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of pentacene top gated thin film transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2802039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434, pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727723v1</w:t>
+                <w:t xml:space="preserve">hal-00267122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of pentacene top gated thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lapouge</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (18), pp.183508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2802039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00267122v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal complexation of protocatechuic acid and its derivatives : determination of the optimal computational conditions for the simulation of electronic spectra</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Catania (IT), Italy. pp.1998-2006, </w:t>
@@ -6391,265 +6391,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bright Side of Timed Opacity</w:t>
+                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dépernet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Formal Engineering Methods (ICFEM 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0617-7_4⟩</w:t>
+              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631012v3</w:t>
+                <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
+                <w:t xml:space="preserve">The Bright Side of Timed Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Dépernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Formal Engineering Methods (ICFEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazuhiro Ogata; Meng Sun; Dominique Méry, Dec 2024, Hiroshima, Japan. pp.51-69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0617-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610312v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631012v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Verification of Disjunctive Timed Networks</w:t>
               </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Software Engineering and Formal Methods (SEFM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Madeira; Alexander Knapp, Nov 2024, Aveiro (Portugal), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6973,51 +6973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siddharth Barman; Sławomir Lasota, Dec 2024, Gandhinagar, India. pp.3:1--3:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7064,64 +7064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expiring opacity problems in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 27th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.89-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,261 +7283,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
+                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masaki Waga</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natuski Urabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pasadena, United States. pp.470-488, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.200-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690071v1</w:t>
+                <w:t xml:space="preserve">hal-03772708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
+                <w:t xml:space="preserve">Natuski Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.200-218, </w:t>
+              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pasadena, United States. pp.470-488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772708v1</w:t>
+                <w:t xml:space="preserve">hal-03690071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline and Online Monitoring of Scattered Uncertain Logs Using Uncertain Linear Dynamical Systems</w:t>
               </w:r>
@@ -7731,64 +7731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapagat Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrille Artho; Peter Ölveczky, Dec 2022, Auckland, New Zealand. pp.27-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7816,330 +7816,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-bounded monitoring of hybrid systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masaki Waga</w:t>
+                <w:t xml:space="preserve">Robust optimal periodic control using guaranteed Euler's method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS 2021 - 12th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans/Virtual, United States. pp.986-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142412v1</w:t>
+                <w:t xml:space="preserve">hal-03174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmarks Library for Extended Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2021 - 15th International Conference on Tests and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Norway. pp.39-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79379-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal periodic control using guaranteed Euler's method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+                <w:t xml:space="preserve">Model-bounded monitoring of hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCPS 2021 - 12th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martina Maggio; James Weimer, May 2021, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03174207v1</w:t>
+                <w:t xml:space="preserve">hal-03142412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric non-interference in timed automata</w:t>
               </w:r>
@@ -8220,51 +8220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Bounded Synthesis for Efficient Cycle Detection in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,1044 +8500,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
+                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ming-Hsien Tsai, Oct 2019, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961497v1</w:t>
+                <w:t xml:space="preserve">hal-02170527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
+                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Sun</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170527v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time4sys2imi: A tool to formalize real-time system models under uncertainty</w:t>
+                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jawher Jerray</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Mhiri</w:t>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Theoretical Aspects of Computing (ICTAC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02234990v1</w:t>
+                <w:t xml:space="preserve">hal-01966300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Parametric Timed Pattern Matching with Automata-Based Skipping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the expressive power of invariants in parametric timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual NASA Formal Methods Symposium (NFM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing Sun; Jun Pang, Nov 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072161v1</w:t>
+                <w:t xml:space="preserve">hal-02267883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing Timed Automata Clock Guards through Abstraction and Testing</w:t>
+                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Radavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Tests and Proofs (TAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dirk Beyer; Chantal Keller, Oct 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02235206v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
+                <w:t xml:space="preserve">Time4sys2imi: A tool to formalize real-time system models under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Soulat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Mhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Colloquium on Theoretical Aspects of Computing (ICTAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert M. Hierons; Mohamed Mosbah, Oct 2019, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966300v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the expressive power of invariants in parametric timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Parametric Timed Pattern Matching with Automata-Based Skipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00017⟩</w:t>
+              <w:t xml:space="preserve">11th Annual NASA Formal Methods Symposium (NFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moshe Vardi, May 2019, Houston, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267883v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
+                <w:t xml:space="preserve">Repairing Timed Automata Clock Guards through Abstraction and Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Arcaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gargantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Radavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Guilin, China</w:t>
+              <w:t xml:space="preserve">13th International Conference on Tests and Proofs (TAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dirk Beyer; Chantal Keller, Oct 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153214v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153342v1</w:t>
+                <w:t xml:space="preserve">hal-02153316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
+                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bloemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aachen, Germany. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.211--228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153316v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Monitoring against Specifications Parametric in Time and Data</w:t>
               </w:r>
@@ -9631,51 +9631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9735,90 +9735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric schedulability analysis of a launcher flight control system under reactivity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lesens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wil van der Aalst, Jun 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9856,51 +9856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCTL Model Checking Lower/Upper-Bound Parametric Timed Automata Without Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9960,51 +9960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed Automata with Parametric Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10670,51 +10670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liveness in L/U-Parametric Timed Automatá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Application of Concurrency to System Design (ACSD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Zaragoza, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10867,653 +10867,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Parametric Model-Checking Techniques for Reusing Real-time Critical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Parquier</w:t>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rioux</w:t>
+                <w:t xml:space="preserve">Sheila G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Henia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Frederique Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538041v1</w:t>
+                <w:t xml:space="preserve">hal-02741066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision Problems for Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741066v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Problems for Parametric Timed Automata</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538055v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710237v1</w:t>
+                <w:t xml:space="preserve">hal-01590892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying Parametric Model-Checking Techniques for Reusing Real-time Critical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Parquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53946-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590892v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressiveness of Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Formal Modelling and Analysis of Timed Systems (FORMATS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Québec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11541,420 +11541,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer-Complete Synthesis for Bounded Parametric Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Two Real-Time Systems Using Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lipari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Reachability Problems (RP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WATERS - International Workshop on Analysis Tools and Methodologies for Embedded Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lund, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939637v1</w:t>
+                <w:t xml:space="preserve">hal-01240583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integer-Complete Synthesis for Bounded Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Reachability Problems (RP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.7-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584643v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Two Real-Time Systems Using Parametric Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcheng Sun</w:t>
+                <w:t xml:space="preserve">Sheila G West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Lipari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Lantoine-Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATERS - International Workshop on Analysis Tools and Methodologies for Embedded Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240583v1</w:t>
+                <w:t xml:space="preserve">hal-01584643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability Preservation Based Parameter Synthesis for Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lipari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoàng Gia Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcheng Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFM '15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Pasadena, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12087,51 +12087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching formal methods: Experience at UPMC and UP13 with CosyVerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12172,307 +12172,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
+                <w:t xml:space="preserve">CosyVerif: An Open Source Extensible Verification Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Démoulins</w:t>
+                <w:t xml:space="preserve">Yousra Lembachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+                <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.33-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2013.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926126v1</w:t>
+                <w:t xml:space="preserve">hal-00926165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CosyVerif: An Open Source Extensible Verification Environment</w:t>
+                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Lembachar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCS.2013.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926165v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TARDIS framework: intelligent virtual agents for social coaching in job interviews</w:t>
               </w:r>
@@ -13652,51 +13652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gpr West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13934,51 +13934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inverse Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc, pp.176, 2013, Focus, 9781848214477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14353,51 +14353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14428,51 +14428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liveness in L/U-Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,51 +14848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0B30A78"/>
+    <w:nsid w:val="3212613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15079,51 +15079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>