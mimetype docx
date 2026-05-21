--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -396,486 +396,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoULDyS: Monitoring of autonomous systems in the presence of uncertainties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalizing UML State Machines for Automated Verification – A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.102976⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (13s), pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661688v1</w:t>
+                <w:t xml:space="preserve">hal-04661686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Pattern Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configuring Timing Parameters to Ensure Execution-Time Opacity in Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
+                <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3517194⟩</w:t>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.392.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661097v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing UML State Machines for Automated Verification – A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MoULDyS: Monitoring of autonomous systems in the presence of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bineet Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.102976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.102976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3579821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661686v1</w:t>
+                <w:t xml:space="preserve">hal-04661688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring Timing Parameters to Ensure Execution-Time Opacity in Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Timed Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Marinho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Sun</w:t>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 392, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/eptcs.392.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3517194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312156v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed automata as a formalism for expressing security: A survey on theory and practice</w:t>
               </w:r>
@@ -952,77 +952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-bounded Monitoring of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,51 +1069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and liveness in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,77 +1173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteeing Timed Opacity using Parametric Timed Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (4), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,482 +1271,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximation of Minimax Control using Random Sampling and Symbolic Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Schedulability Analysis of a Launcher Flight Control System under Reactivity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Étienne André</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.509⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (1), pp.31-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2021-2065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343147v1</w:t>
+                <w:t xml:space="preserve">hal-03481029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Analyses of Attack-fault Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182 (1), pp.69 - 94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/fi-2021-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Schedulability Analysis of a Launcher Flight Control System under Reactivity Constraints</w:t>
+                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Lesens</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182 (1), pp.31-67. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.13:1-13:67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2021-2065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-17(2:13)2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481029v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approximation of Minimax Control using Random Sampling and Symbolic Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.13:1-13:67. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of the 7th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 2021), 54 (5), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/LMCS-17(2:13)2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340905v1</w:t>
+                <w:t xml:space="preserve">hal-03343147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUF : Dynamic Uncore Frequency scaling to reduce power consumption</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Gia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (1-3), pp.253-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Preservation Problems in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Markey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,64 +2109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Huat Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.983-1013. </w:t>
@@ -2302,235 +2302,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Verification: An Introduction</w:t>
+                <w:t xml:space="preserve">What’s decidable about parametric timed automata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-60651-3_3⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.203-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-017-0467-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170526v1</w:t>
+                <w:t xml:space="preserve">hal-02172670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s decidable about parametric timed automata?</w:t>
+                <w:t xml:space="preserve">Parametric Verification: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Knapik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.203-219. </w:t>
+              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-017-0467-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-60651-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172670v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue bandwidth mismatch compensation techniques for time-interleaved ADCs using FD-SOI technology</w:t>
               </w:r>
@@ -2865,307 +2865,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deveaux</w:t>
+                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pham</w:t>
+                <w:t xml:space="preserve">Pauline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. West</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. André</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lantoine-Adam</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146 (7), pp.1330-1340. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.3105 - 3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576899v1</w:t>
+                <w:t xml:space="preserve">cea-01492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L-arginine supplementation alleviates postprandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: A randomized controlled trial in healthy overweight adults with cardiometabolic risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charles</w:t>
+                <w:t xml:space="preserve">A. Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">I. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
+                <w:t xml:space="preserve">S.G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (7), pp.1330-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.227959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01492975v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of an HIV DNA resistance genotypic test in patients who are candidates for a switch to the rilpivirine/emtricitabine/tenofovir disoproxil fumarate combination</w:t>
               </w:r>
@@ -5233,518 +5233,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
+                <w:t xml:space="preserve">[Quality of life of very disabled children: a questionnaire about the role of health status and tube feeding].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lapouge</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hodgkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Des Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (9), pp.1076-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267122v1</w:t>
+                <w:t xml:space="preserve">hal-00655315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of pentacene top gated thin film transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Al(III) binding site of protocatechuic acid by electronic spectroscopy and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (18), pp.183508. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434, pp.155-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2802039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727723v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal complexation of protocatechuic acid and its derivatives : determination of the optimal computational conditions for the simulation of electronic spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of pentacene top gated thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cornard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (18), pp.183508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2802039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2006.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00267129v1</w:t>
+                <w:t xml:space="preserve">hal-01727723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Quality of life of very disabled children: a questionnaire about the role of health status and tube feeding].</w:t>
+                <w:t xml:space="preserve">Metal complexation of protocatechuic acid and its derivatives : determination of the optimal computational conditions for the simulation of electronic spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Des Portes</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (9), pp.1076-83. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 806, pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2006.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655315v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of self-assembled carbon nanotube transistors: statistics and gate engineering at the wafer scale</w:t>
               </w:r>
@@ -6064,51 +6064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Catania (IT), Italy. pp.1998-2006, </w:t>
@@ -6257,871 +6257,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Logic Formalisation of ISO 34502 Critical Scenarios: Modular Construction with the RSS Safety Distance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Execution-time opacity problems in one-clock parametric timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th ACM/SIGAPP Symposium On Applied Computing (SAC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605098.3636014⟩</w:t>
+              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siddharth Barman; Sławomir Lasota, Dec 2024, Gandhinagar, India. pp.3:1--3:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2024.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654301v1</w:t>
+                <w:t xml:space="preserve">hal-04732521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bright Side of Timed Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dépernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Formal Engineering Methods (ICFEM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kazuhiro Ogata; Meng Sun; Dominique Méry, Dec 2024, Hiroshima, Japan. pp.51-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-0617-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631012v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Verification of Disjunctive Timed Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Logic Formalisation of ISO 34502 Critical Scenarios: Modular Construction with the RSS Safety Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Mansion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Haydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnishom Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-50524-9_6⟩</w:t>
+              <w:t xml:space="preserve">39th ACM/SIGAPP Symposium On Applied Computing (SAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Avila, Espagne, Spain. pp.186-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3605098.3636014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654278v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution-time opacity control for timed automata</w:t>
+                <w:t xml:space="preserve">Parameterized Verification of Disjunctive Timed Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Lal Karra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Formal Methods (SEFM 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77382-2_20⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. pp.124-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50524-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732493v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Trains Speed in Railway Scheduling</w:t>
+                <w:t xml:space="preserve">Execution-time opacity control for timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Formal Engineering Methods (ICFEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kazuhiro Ogata; Meng Sun; Dominique Méry, Dec 2024, Hiroshima, Japan. pp.37-50, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Software Engineering and Formal Methods (SEFM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Madeira; Alexander Knapp, Nov 2024, Aveiro (Portugal), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0617-7_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77382-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822116v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution-time opacity problems in one-clock parametric timed automata</w:t>
+                <w:t xml:space="preserve">Tuning Trains Speed in Railway Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siddharth Barman; Sławomir Lasota, Dec 2024, Gandhinagar, India. pp.3:1--3:22, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Formal Engineering Methods (ICFEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kazuhiro Ogata; Meng Sun; Dominique Méry, Dec 2024, Hiroshima, Japan. pp.37-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2024.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0617-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732521v1</w:t>
+                <w:t xml:space="preserve">hal-04822116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expiring opacity problems in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 27th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp.89-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,443 +7283,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zone Extrapolations in Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
+              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klaus Havelund; Jyo Deshmukh; Ivan Perez, May 2022, Caltech, Pasadena, United States. pp.451-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772708v1</w:t>
+                <w:t xml:space="preserve">hal-03690070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offline and Online Monitoring of Scattered Uncertain Logs Using Uncertain Linear Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bineet Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
+              <w:t xml:space="preserve">FORTE 2022 -42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammad Mousavi and Anna Philippou, Jun 2022, Lucca, Italy. pp.67-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08679-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690071v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline and Online Monitoring of Scattered Uncertain Logs Using Uncertain Linear Dynamical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemplifying Parametric Timed Specifications over Signals with Bounded Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natuski Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTE 2022 -42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08679-3_5⟩</w:t>
+              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pasadena, United States. pp.470-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801020v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone Extrapolations in Parametric Timed Automata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Convex Zone Merging in Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th NASA Formal Methods Symposium (NFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klaus Havelund; Jyo Deshmukh; Ivan Perez, May 2022, Caltech, Pasadena, United States. pp.451-469, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.200-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06773-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15839-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690070v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">strategFTO: Untimed control for timed opacity</w:t>
               </w:r>
@@ -7731,64 +7731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapagat Bolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrille Artho; Peter Ölveczky, Dec 2022, Auckland, New Zealand. pp.27-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7822,51 +7822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal periodic control using guaranteed Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,64 +7939,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmarks Library for Extended Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2021 - 15th International Conference on Tests and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Norway. pp.39-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8030,77 +8030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-bounded monitoring of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCPS 2021 - 12th ACM/IEEE International Conference on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martina Maggio; James Weimer, May 2021, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8220,51 +8220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Bounded Synthesis for Efficient Cycle Detection in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,51 +8402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed phase synchronization of hybrid oscillators using symbolic Euler's method (verification challenge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawher Jerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,1572 +8500,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
+                <w:t xml:space="preserve">Parametric schedulability analysis of a launcher flight control system under reactivity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Sun</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ming-Hsien Tsai, Oct 2019, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wil van der Aalst, Jun 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170527v1</w:t>
+                <w:t xml:space="preserve">hal-02072159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
+                <w:t xml:space="preserve">On the expressive power of invariants in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jing Sun; Jun Pang, Nov 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961497v1</w:t>
+                <w:t xml:space="preserve">hal-02267883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
+                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Guilin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966300v1</w:t>
+                <w:t xml:space="preserve">hal-02153214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the expressive power of invariants in parametric timed automata</w:t>
+                <w:t xml:space="preserve">Verification of an industrial asynchronous leader election algorithm using abstractions and parametric model checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ramparison</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering of Complex Computer Systems (ICECCS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00017⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267883v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Time4sys using parametric timed automata</w:t>
+                <w:t xml:space="preserve">Time4sys2imi: A tool to formalize real-time system models under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawher Jerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Mhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Theoretical Aspects of Software Engineering (TASE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Guilin, China</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Theoretical Aspects of Computing (ICTAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert M. Hierons; Mohamed Mosbah, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153214v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time4sys2imi: A tool to formalize real-time system models under uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Parametric Timed Pattern Matching with Automata-Based Skipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Mhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Theoretical Aspects of Computing (ICTAC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Annual NASA Formal Methods Symposium (NFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moshe Vardi, May 2019, Houston, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02234990v1</w:t>
+                <w:t xml:space="preserve">hal-02072161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Parametric Timed Pattern Matching with Automata-Based Skipping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repairing Timed Automata Clock Guards through Abstraction and Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Arcaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gargantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Radavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual NASA Formal Methods Symposium (NFM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Tests and Proofs (TAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dirk Beyer; Chantal Keller, Oct 2019, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072161v1</w:t>
+                <w:t xml:space="preserve">hal-02235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing Timed Automata Clock Guards through Abstraction and Testing</w:t>
+                <w:t xml:space="preserve">Parametric Timed Model Checking for Guaranteeing Timed Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Radavelli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Tests and Proofs (TAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dirk Beyer; Chantal Keller, Oct 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Automated Technology for Verification and Analysis (ATVA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ming-Hsien Tsai, Oct 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02235206v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
+                <w:t xml:space="preserve">Parametric Timed Broadcast Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Verification, Model Checking, and Abstract Interpretation (VMCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constantin Enea and Ruzica Piskac, Jan 2019, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11245-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153316v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Parametric analyses of attack-fault trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaco van de Pol</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariëlle Stoelinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2021-2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153342v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monitoring against Specifications Parametric in Time and Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal-Time Synthesis for Parametric Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bloemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Computer-Aided Verification (CAV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.211--228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17465-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153223v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Monitoring against Specifications Parametric in Time and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Waga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ramparison</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st International Conference on Computer-Aided Verification (CAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153238v1</w:t>
+                <w:t xml:space="preserve">hal-02153223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric schedulability analysis of a launcher flight control system under reactivity constraints</w:t>
+                <w:t xml:space="preserve">Parametric updates in parametric timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Lesens</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Application of Concurrency to System Design (ACSD 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark. pp.39-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21759-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072159v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCTL Model Checking Lower/Upper-Bound Parametric Timed Automata Without Invariants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Timed Automata with Parametric Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Beijing, China. pp.37-52, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Application of Concurrency to System Design (ACSD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.21-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00151-3_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acsd.2018.000-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957138v1</w:t>
+                <w:t xml:space="preserve">hal-01957157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Automata with Parametric Updates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">TCTL Model Checking Lower/Upper-Bound Parametric Timed Automata Without Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ramparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Application of Concurrency to System Design (ACSD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.21-29, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Beijing, China. pp.37-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acsd.2018.000-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00151-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957157v1</w:t>
+                <w:t xml:space="preserve">hal-01957138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark library for parametric timed model checking</w:t>
               </w:r>
@@ -10133,64 +10133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline timed pattern matching under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Hasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Waga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Engineering of Complex Computer Systems (ICECCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthony Widjaja Lin and Jun Sun, Dec 2018, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10263,51 +10263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Gia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASA Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Moffett Field, United States. pp.35-51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Jamroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Jozef Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10670,51 +10670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liveness in L/U-Parametric Timed Automatá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Application of Concurrency to System Design (ACSD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Zaragoza, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10742,765 +10742,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Thermal Properties of Parylene D at High Temperature: Thermal Instability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dielectrics 2016 ( ICD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345398v1</w:t>
+                <w:t xml:space="preserve">hal-01590892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pham</w:t>
+                <w:t xml:space="preserve">Sheila G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Lantoine-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Federation European Physiological Societies (FEPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Physiological Societies.; French Physiological Society., Jun 2016, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Problems for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coustel</w:t>
+                <w:t xml:space="preserve">M. Haacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haacké</w:t>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in Parametric Interval Probabilistic Timed Automata</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying Parametric Model-Checking Techniques for Reusing Real-time Critical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Parquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53946-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590892v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Parametric Model-Checking Techniques for Reusing Real-time Critical Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Dielectric and Thermal Properties of Parylene D at High Temperature: Thermal Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Dielectrics 2016 ( ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538041v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressiveness of Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11655,51 +11655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer-Complete Synthesis for Bounded Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11759,51 +11759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supplémentation en L-arginine atténue la dysfonction endothéliale postprandiale lorsque l’argininémie basale est faible chez des sujets sains présentant des facteurs de risque du syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila G West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12087,51 +12087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching formal methods: Experience at UPMC and UP13 with CosyVerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12217,51 +12217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Lembachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12325,90 +12325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Démoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
@@ -13087,321 +13087,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical approach of the impact of jitter on continuous time delta sigma converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des méthodes de chimie quantique (DFT et TD-DFT) à l'étude du mécanisme de complexation de l'aluminium (III) par un précurseur des substances humiques : l'acide protocatéchuique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Renaudin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée calcul numérique intensif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00222805v1</w:t>
+                <w:t xml:space="preserve">hal-00335187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the complexation mechanism between metals and a model molecule of the humic substances by quantum chemical calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new analytical approach of the impact of jitter on continuous time delta sigma converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lapouge</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Applications of Density Functional Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Very Large Scale Integration (VLSI-SoC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Atlanta, United States. pp.110-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSISOC.2007.4402482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335182v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes de chimie quantique (DFT et TD-DFT) à l'étude du mécanisme de complexation de l'aluminium (III) par un précurseur des substances humiques : l'acide protocatéchuique</w:t>
+                <w:t xml:space="preserve">Determination of the complexation mechanism between metals and a model molecule of the humic substances by quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Cornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée calcul numérique intensif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Applications of Density Functional Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335187v1</w:t>
+                <w:t xml:space="preserve">hal-00335182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes TD-DFT à la simulation des spectres électroniques de l'acide 3,4-dihydroxybenzoique et de son anion</w:t>
               </w:r>
@@ -13495,77 +13495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 120nm low power asynchronous ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13652,51 +13652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-arginine supplementation alleviates post-prandial endothelial dysfunction when baseline fasting plasma arginine concentration is low: a randomized controlled trial in healthy subjects with risk factors for metabolic syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Gpr West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14028,77 +14028,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analystical approach of the impact of jitter of the continuous time delta sigma converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Reis, V. Mooney, P. Hasler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI-SoC: Advanced Topics on Systems on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-16, Volume 291, 2009, IFIP International Federation for Information Processing, </w:t>
@@ -14353,51 +14353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engel Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14428,51 +14428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liveness in L/U-Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,51 +14848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3212613D"/>
+    <w:nsid w:val="A7073C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15079,51 +15079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-9555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/andre_e_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-024-00554-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:2)2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661686v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Marinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.392.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102976" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Waga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Hasuo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517194" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18(1:31)2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Jerray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ramparison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Stoelinga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/fi-2021-2066" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:13)2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.509" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00400-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:5)2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Huat Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manman Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00787-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2019.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-017-0467-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60651-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Wei Lin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.03.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.11.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01576899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deveaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. West" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantoine-Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.227959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Niclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus J. Petzke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.231910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapouge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.02.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDMWBRWM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghereg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouhsaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudi&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om301224t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B4SD81X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon O'Brien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legastelois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vilpoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alaux-Cantin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100281" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GC8QWFP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1222551DC95453BAD9B927146A1C8A55E17E38B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ech-Cherif El Kettani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazraq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100113c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranaivonjatovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om100233y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054109006905" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802362j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZD16B5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hodgkinson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Des Portes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.03.027" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGKL19H2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.11.095" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N328Q5C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diallo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erouel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.11.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HDLSH8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauwel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Lal Karra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732521v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2024.3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631012v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah D&#233;pernet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Mansion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haydon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnishom Chattopadhyay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eichler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822116v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0617-7_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151207v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS59891.2023.00020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_24" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801020v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08679-3_5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690071v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natuski Urabe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06773-0_25" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15839-1_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shapagat Bolat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3568013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482621" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142412v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kryukov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320626v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81685-8_26" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/l3k2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072159v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966300v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11245-5_23" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Mhiri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_26" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235206v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arcaini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gargantini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radavelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2021-2066" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17465-1_12" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153223v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153238v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acsd.2018.000-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957138v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00151-3_3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS2018.2018.00010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772780v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2017.28" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jozef Knapik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2017.19" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590892v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741066v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pham" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_25" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538041v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Parquier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53946-1_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345398v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mokni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44878-7_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240583v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcheng Sun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584643v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G West" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lantoine-Adam" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng Gia Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483866v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332448v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.12.029" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335187v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goulier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402482" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezzani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Gpr West" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lantoine Adam" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jurgen Petzke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419377v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89558-1_11" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05194823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304232v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112345" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DENS0044" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857440v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>