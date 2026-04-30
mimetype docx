--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventing aerosols: Auguste Trillat (1861-1944) and the medical meteorology of influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.53-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05095537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Training Bioethics Professionals in AI Ethics: A Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Law, Medicine and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jme.2025.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011110v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">cea-05095537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé globale et équité dans l’accès au vaccin contre la Covid-19</w:t>
               </w:r>
@@ -1607,1412 +1607,1412 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iRECS Deliverable 2.2: Recommendations to address ethical challenges from research in new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Grinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA - Commissariat à l'énergie atomique et aux énergies alternatives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04293426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Matériologiques, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological Warfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre biologique. Aventures françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équité dans l'accès aux vaccins et santé mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Éthique de la région Île-de-France - Groupe de travail: « Vaccins et Covid-19 : enjeux éthiques et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernadski et la nutrition : des origines cosmiques de la biogéochimie à l’autotrophie de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème congrès de la Société de Philosophie des Sciences: « Sciences et scientificité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Biological Warfare: History and Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual STS Conference Graz 2020 « Critical Issues in Science, Technology and Society Studies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé, guerre et ressources biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du SAGE (Université de Strasbourg-UMR7363)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Chemical Weapons Trials in the Algerian Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on the History of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biological warfare be waged using chemical weapons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science/Technology/Security: Challenges to global governance?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Governance Institute, University College London, Jun 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01335755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1947 Commission médicale de défense contre la guerre moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the European Society for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Trillat and the foundations of the French biological and chemical weapons program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Science Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre des sciences en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Pensée philosophique contemporaine en France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Pétersbourg, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00839750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie : entre l'État planificateur et l'État réactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Rubtcova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Gachkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIOLOGIE - Journée d'études: " L'État réactif : acteurs, politiques et temporalités de l'urgence " - ENS Cachan - 21 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cachan - ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01022931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie, histoire et secret militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheurs 2012, organisées par la SFHST, la Shesvie, la SFHSH et le CoFrHiGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, ENS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00826307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre biologique : perspective historique et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IRSEM (Institut de Recherche Stratégique de l'Ecole Militaire) Sciences, techniques et armement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences biomédicales au service de la sécurité biologique : nouveaux enjeux et nouvelles interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de l'unité des sciences aujourd'hui. Deuxième congrès de la Société de Philosophie des Sciences (SPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits armés et triage des blessés : origine et évolution de la médecine d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées de Rochebrune. Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological research, secrecy and the public interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health challenges of the third millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791377v1</w:t>
-              </w:r>
-[...234 lines deleted...]
-                <w:t xml:space="preserve">hal-01531563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3385,51 +3385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jme.2025.57" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05095537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cassien Billier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5024/ethique-vaccinale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/sciences-philosophie-2275-9948/262-qu-est-ce-que-la-science-pour-vous-.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786605863/Chemical-Bodies-The-Techno-Politics-of-Control" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popova Daria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04293426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Rubtcova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-des-sciences-et-des-techniques/303-biological-warfare-the-french-connection.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/accueil/237-la-guerre-biologique-aventures-francaises-9782373611182.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05095537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jme.2025.57" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869940v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cassien Billier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5024/ethique-vaccinale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/sciences-philosophie-2275-9948/262-qu-est-ce-que-la-science-pour-vous-.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786605863/Chemical-Bodies-The-Techno-Politics-of-Control" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popova Daria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04293426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/histoire-des-sciences-et-des-techniques/303-biological-warfare-the-french-connection.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://materiologiques.com/accueil/237-la-guerre-biologique-aventures-francaises-9782373611182.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Rubtcova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Gachkov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>