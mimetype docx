--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -262,215 +262,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2026.3678763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview point cloud registration with anisotropic and space-varying localization noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fortun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Zwettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), pp.280-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/24M1632401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESAMPL-UDA: Leveraging foundation models for unsupervised domain adaptation in biomedical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -502,627 +511,627 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 196, pp.221-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepSCEM: A User‐Friendly Solution for Deep Learning‐Based Image Segmentation in Cellular Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hanss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 117 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boc.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Special Issue on Discrete Geometry and Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, pp.687-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-023-01160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and robust single particle reconstruction in 3D fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.636 - 648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCI.2023.3266996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iU-ExM: nanoscopy of organelles and tissues with iterative ultrastructure expansion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.7893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-43582-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Turn-Boundedness, a curvature control for continuous curves with application to digitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
+                <w:t xml:space="preserve">Monotonic sampling of a continuous closed curve from its Gauss digitization. Application to length estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1132,1114 +1141,1231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (5), pp.673-692. </w:t>
+              <w:t xml:space="preserve">, 2022, 64 (8), pp.869-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00952-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891118v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorics of the Gauss digitization under translation in 2D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+                <w:t xml:space="preserve">Local Turn-Boundedness, a curvature control for continuous curves with application to digitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 61, pp.224-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0846-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 62 (5), pp.673-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00952-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853991v1</w:t>
+                <w:t xml:space="preserve">hal-02891118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object digitization up to a translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorics of the Gauss digitization under translation in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0846-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384377v2</w:t>
+                <w:t xml:space="preserve">hal-01853991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment-based angular difference estimation between two tomographic projections in 2D and 3D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object digitization up to a translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.164-182. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-016-0673-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337071v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local length estimators and concave functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moment-based angular difference estimation between two tomographic projections in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.164-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-016-0673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346909v2</w:t>
+                <w:t xml:space="preserve">hal-01337071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tomographical reconstruction method from unknown direction projections for 2D gray-level images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Ben Cheikh</w:t>
+                <w:t xml:space="preserve">Non-local length estimators and concave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 690, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05483231v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megavoltage 2D topographic imaging: An attractive alternative to megavoltage CT for the localization of breast cancer patients treated with TomoDirect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tomographical reconstruction method from unknown direction projections for 2D gray-level images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213000v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local estimators: a new class of multigrid convergent length estimators</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megavoltage 2D topographic imaging: An attractive alternative to megavoltage CT for the localization of breast cancer patients treated with TomoDirect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta K. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dehaynin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jarnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 645, pp.128-146. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.33-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058445v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonal estimation of planar convex-set perimeter from its two projections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Daurat</w:t>
+                <w:t xml:space="preserve">Non-local estimators: a new class of multigrid convergent length estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (15), pp.2252--2268. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 645, pp.128-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05398246v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polygonal estimation of planar convex-set perimeter from its two projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (15), pp.2252--2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Binary-image comparison with local-dissimilarity quantiﬁcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (5), pp. 1461-1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-constrained unsupervised domain adaptation for semantic segmentation with diffusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2271,2568 +2397,2672 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on 2D Euclidean curves with new results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">First Results on Locally Turn-Bounded Surfaces in the 3D Euclidean Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM), Florence, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology. DGMM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands. pp.60-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440313v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle detection based on few shot learning in 3D fluorescence microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vedrenne</w:t>
+                <w:t xml:space="preserve">A survey on 2D Euclidean curves with new results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Fortun</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM), Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785953v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and interpretable unsupervised domain adaptation for FIB-SEM cell segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Particle detection based on few shot learning in 3D fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI), Carthagena, Colombia, april 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017099v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine par une méthode d'apprentissage profond parcimonieuse. Application à la segmentation d'images biomédicales.</w:t>
+                <w:t xml:space="preserve">Fast and interpretable unsupervised domain adaptation for FIB-SEM cell segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI), Carthagena, Colombia, april 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219289v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining max-tree and CNN for segmentation of cellular FIB-SEM images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adaptation de domaine par une méthode d'apprentissage profond parcimonieuse. Application à la segmentation d'images biomédicales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop, RRPR 2022, Montreal, Canada, August 21, 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352017v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked PointNets for alignment of particles with cylindrical symmetry in single molecule localization microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+                <w:t xml:space="preserve">Combining max-tree and CNN for segmentation of cellular FIB-SEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434116⟩</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop, RRPR 2022, Montreal, Canada, August 21, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40773-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453438v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally turn-bounded curves are quasi-regular</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stacked PointNets for alignment of particles with cylindrical symmetry in single molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youbo Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Zwettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_14⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245638v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic multi class organelles segmentation for cellular FIB-SEM images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Locally turn-bounded curves are quasi-regular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238132v1</w:t>
+                <w:t xml:space="preserve">hal-03245638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local turn-boundedness: a curvature control for a good digitization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic multi class organelles segmentation for cellular FIB-SEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mallouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898138v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Function Based Ab-Initio Tomographic Reconstruction for Cryo Electron Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local turn-boundedness: a curvature control for a good digitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909730v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des courts-circuits pour la réduction de dimension basée sur les graphes de voisinages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Radial Function Based Ab-Initio Tomographic Reconstruction for Cryo Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548619v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the digitization dual combinatorics and convex case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
+                <w:t xml:space="preserve">Détection des courts-circuits pour la réduction de dimension basée sur les graphes de voisinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497127v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving the parameters of cryo Electron Microscopy dataset in the heterogeneous ab-initio case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+                <w:t xml:space="preserve">Study on the digitization dual combinatorics and convex case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532948⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362021v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint 3D alignment-reconstruction multi-scale approach for cryo electron tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Retrieving the parameters of cryo Electron Microscopy dataset in the heterogeneous ab-initio case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493460⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318729v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Uncertainty Refinement and Image Reconstruction Improvement in Cryo-electron Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Joint 3D alignment-reconstruction multi-scale approach for cryo electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmida Rojbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005680600940100⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910150v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve Digitization Variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Angular Uncertainty Refinement and Image Reconstruction Improvement in Cryo-electron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmida Rojbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_5⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005680600940100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314386v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of angular difference between tomographic projections taken at unknown directions in 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Curve Digitization Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350762⟩</w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910167v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint direction and volume tomographical Ab-initio reconstruction for electron microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Estimation of angular difference between tomographic projections taken at unknown directions in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Frey</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164049⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314398v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular difference measure between tomographic projections taken at unknown directions in 2D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Joint direction and volume tomographical Ab-initio reconstruction for electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025348⟩</w:t>
+              <w:t xml:space="preserve">12th International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.1040-1043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910194v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About multigrid convergence of some length estimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Angular difference measure between tomographic projections taken at unknown directions in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_18⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990694v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">About multigrid convergence of some length estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Siena, Italy. pp.214-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467959v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Image Quality Evaluation based on Local Spatial Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREC 2009 - Eight IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.353-358</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp 817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411265v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Perceptual Image Quality Evaluation based on Local Spatial Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREC 2009 - Eight IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.353-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006, pp.211-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4842,133 +5072,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study about Vision-Language Models for Subcellular Electron Microscopy Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de domaine pour la segmentation biomédicale à l’ère des modèles de fondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5010,73 +5240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un apprentissage non supervisé performant, le cas de la segmentation d’images biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5118,73 +5348,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypothèse du décalage de covariable à la rencontre des modèles de diffusion pour l'adaptation de domaine non supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5206,84 +5436,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5293,161 +5523,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13493, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique Mathématique Une photographie en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5456,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 9782271093356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5510,353 +5740,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results on Locally Turn-Bounded Surfaces in 3D Euclidean Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysandre Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael H. F. Wilkinson; Jiří Kosinka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology. 4th International Joint Conference, DGMM 2025, Groningen, The Netherlands, November 3–6, 2025, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16296, Springer Nature Switzerland, pp.60-73, 2025, Lecture Notes in Computer Science, 978-3-032-09543-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Image Quality Measure Considering Perceptual Information and Local Spatial Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ogier Jean-Marc, Liu Wenyin, Llados Josep. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.242-250, 2010, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-symmetrical Method of Image Local-Difference Comparison for Ancient Impressions Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu Wenyin, Llados Josep, Ogier Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities 7th International Workshop, GREC 2007, Curitiba, Brazil, September 20-21, 2007. Selected Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.257-265, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88188-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5866,65 +6096,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTB curves with Lipschitz turn are par-regular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +6179,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tajine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire ICube, université de Strasbourg. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6003,114 +6233,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'images binaires reposant sur une mesure locale des dissimilarités. Application à la classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Reims - Champagne Ardenne, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6178,51 +6408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29E2ED07"/>
+    <w:nsid w:val="6B1BEB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-baudrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-9434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103882685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zwettler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1632401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3266996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Haase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43582-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.11.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2NDCZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K. Hui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaynin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jarnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.06.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM03H2MF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2FQSM4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vedrenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youbo Fan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mallouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Spehner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532948" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-baudrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-9434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103882685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3678763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zwettler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1632401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3266996" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Haase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43582-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.11.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2NDCZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K. Hui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaynin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jarnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.06.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM03H2MF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2FQSM4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vedrenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youbo Fan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434116" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mallouh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Spehner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532948" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>