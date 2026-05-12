--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -262,51 +262,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 35, pp.3690-3704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2026.3678763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2550,476 +2550,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on 2D Euclidean curves with new results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
+                <w:t xml:space="preserve">Particle detection based on few shot learning in 3D fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Jacquot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fortun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM), Florence, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440313v1</w:t>
+                <w:t xml:space="preserve">hal-04785953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle detection based on few shot learning in 3D fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey on 2D Euclidean curves with new results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vedrenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Fortun</w:t>
+                <w:t xml:space="preserve">Clément Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM), Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785953v1</w:t>
+                <w:t xml:space="preserve">hal-04440313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and interpretable unsupervised domain adaptation for FIB-SEM cell segmentation</w:t>
+                <w:t xml:space="preserve">Adaptation de domaine par une méthode d'apprentissage profond parcimonieuse. Application à la segmentation d'images biomédicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI), Carthagena, Colombia, april 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017099v1</w:t>
+                <w:t xml:space="preserve">hal-04219289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine par une méthode d'apprentissage profond parcimonieuse. Application à la segmentation d'images biomédicales.</w:t>
+                <w:t xml:space="preserve">Fast and interpretable unsupervised domain adaptation for FIB-SEM cell segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI), Carthagena, Colombia, april 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219289v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining max-tree and CNN for segmentation of cellular FIB-SEM images</w:t>
               </w:r>
@@ -3116,278 +3116,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked PointNets for alignment of particles with cylindrical symmetry in single molecule localization microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally turn-bounded curves are quasi-regular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youbo Fan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tajine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
+              <w:t xml:space="preserve">First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453438v1</w:t>
+                <w:t xml:space="preserve">hal-03245638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally turn-bounded curves are quasi-regular</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacked PointNets for alignment of particles with cylindrical symmetry in single molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Mazo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youbo Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Zwettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Joint Conference, DGMM 2021, Uppsala, Sweden, May 24–27, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245638v1</w:t>
+                <w:t xml:space="preserve">hal-03453438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic multi class organelles segmentation for cellular FIB-SEM images</w:t>
               </w:r>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About multigrid convergence of some length estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4757,217 +4757,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Perceptual Image Quality Evaluation based on Local Spatial Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp 817-820</w:t>
+              <w:t xml:space="preserve">GREC 2009 - Eight IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467959v1</w:t>
+                <w:t xml:space="preserve">hal-00411265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Image Quality Evaluation based on Local Spatial Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camera motion influence on dynamic saliency central bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Baudrier</w:t>
+                <w:t xml:space="preserve">Vincent Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREC 2009 - Eight IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.353-358</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp 817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411265v1</w:t>
+                <w:t xml:space="preserve">hal-00467959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t>
               </w:r>
@@ -5080,217 +5080,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study about Vision-Language Models for Subcellular Electron Microscopy Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bralet</w:t>
+                <w:t xml:space="preserve">Adaptation de domaine pour la segmentation biomédicale à l’ère des modèles de fondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549254v1</w:t>
+                <w:t xml:space="preserve">hal-05470218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine pour la segmentation biomédicale à l’ère des modèles de fondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+                <w:t xml:space="preserve">Comparative study about Vision-Language Models for Subcellular Electron Microscopy Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470218v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un apprentissage non supervisé performant, le cas de la segmentation d’images biomédicales</w:t>
               </w:r>
@@ -5862,64 +5862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Image Quality Measure Considering Perceptual Information and Local Spatial Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,64 +5983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-symmetrical Method of Image Local-Difference Comparison for Ancient Impressions Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu Wenyin, Llados Josep, Ogier Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities 7th International Workshop, GREC 2007, Curitiba, Brazil, September 20-21, 2007. Selected Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.257-265, 2008, Lecture Notes in Computer Science, </w:t>
@@ -6408,51 +6408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B1BEB3D"/>
+    <w:nsid w:val="3D061E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-baudrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-9434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103882685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3678763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zwettler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1632401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3266996" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Haase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43582-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.11.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2NDCZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K. Hui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaynin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jarnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.06.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM03H2MF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2FQSM4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vedrenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youbo Fan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434116" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mallouh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Spehner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532948" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etienne-baudrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-9434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103882685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3678763" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zwettler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1632401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hanss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Quentrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01160-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3266996" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Haase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43582-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987858v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tajine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01098-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Quentrec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00952-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0846-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384377v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Son Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0673-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346909v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.11.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2NDCZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K. Hui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaynin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jarnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.06.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM03H2MF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058445v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daurat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2FQSM4D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vedrenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youbo Fan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mallouh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Spehner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451792" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532948" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Rojbani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005680600940100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350762" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Son Phan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rosselli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bralet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>